--- v3 (2026-01-21)
+++ v4 (2026-04-15)
@@ -1,1304 +1,2910 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="50F64089" w14:textId="7C362960" w:rsidR="00C53BFA" w:rsidRPr="00CF2E0B" w:rsidRDefault="00C53BFA" w:rsidP="00C53BFA">
-[...206 lines deleted...]
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="17420DFB" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00004101">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...301 lines deleted...]
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk124168718"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A045361" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="65393E1A" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00004101">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22FF977E" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4F2494C5" w14:textId="7F3D141B" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00004101">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Power Tool Safety at Work: Protecting People, Productivity and Property</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="417095E2" w14:textId="77777777" w:rsidR="00032A6E" w:rsidRDefault="00032A6E" w:rsidP="008E71BB">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3AA7ADD8" w14:textId="77777777" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00004101">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="152C620D" w14:textId="77777777" w:rsidR="00032A6E" w:rsidRDefault="00032A6E" w:rsidP="008E71BB">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="10AAF0C9" w14:textId="1E7BBDC1" w:rsidR="00004757" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Power tools </w:t>
+      </w:r>
+      <w:r w:rsidR="001A38A7" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">play </w:t>
+      </w:r>
+      <w:r w:rsidR="009C7D9E" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD118F" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="009C7D9E" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> essential</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD118F" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> role</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in many industries</w:t>
+      </w:r>
+      <w:r w:rsidR="009C7D9E" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">construction, manufacturing </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD118F" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintenance. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2FD1" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04E3D" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples of some power tools include </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2FD1" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">circular saws, drill presses, bench grinders, air hammers/chisels, concrete drills and torque wrenches. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD118F" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00030B01" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Even though t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hese tools increase efficiency, they also introduce risks when not </w:t>
+      </w:r>
+      <w:r w:rsidR="00C23E68" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ed properly.</w:t>
+      </w:r>
+      <w:r w:rsidR="00030B01" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Injuries</w:t>
+      </w:r>
+      <w:r w:rsidR="00445D91" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such as lacerations, </w:t>
+      </w:r>
+      <w:r w:rsidR="00865E45" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eye injuries, </w:t>
+      </w:r>
+      <w:r w:rsidR="00445D91" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>musculoskeletal disorders (MSD’s)</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7FC9" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00445D91" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amputations</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7FC9" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and even hearing loss</w:t>
+      </w:r>
+      <w:r w:rsidR="00445D91" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>can lead to lost time, costly claims and long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">term physical harm. </w:t>
+      </w:r>
+      <w:r w:rsidR="00445D91" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0AAD" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>So,</w:t>
+      </w:r>
+      <w:r w:rsidR="00004757" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it is important that employers create a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strong culture of power tool safety </w:t>
+      </w:r>
+      <w:r w:rsidR="00004757" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to ensure a safe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> workplace.</w:t>
+      </w:r>
+      <w:r w:rsidR="00930A62" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0050682A" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="42637BCA" w14:textId="1732DBF1" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="00032A6E">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3034BD4F" w14:textId="77777777" w:rsidR="00004757" w:rsidRPr="00B504BA" w:rsidRDefault="00004757" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D90C501" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">The final step in the process is to determine if you must file online.  </w:t>
+    <w:p w14:paraId="496C2833" w14:textId="19A33AC6" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00697CB6" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>An effective</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED708E" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> way to develop training on power tool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED708E" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afety</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED708E" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to review the safe</w:t>
+      </w:r>
+      <w:r w:rsidR="00351537" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED708E" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procedures outlined in the </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1D2C" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>manufacturer’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED708E" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommendations.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005F3ECB" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00930A62" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et’s </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1D2C" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>look</w:t>
+      </w:r>
+      <w:r w:rsidR="00930A62" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at some </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6214" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>commonly used</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6A79" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> safety practices and recommendations:</w:t>
+      </w:r>
+      <w:r w:rsidR="00930A62" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E2A249" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-[...36 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="56129A88" w14:textId="18CFF04B" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5278AC26" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-      <w:pPr>
+    <w:p w14:paraId="1D11E639" w14:textId="4D20FC2E" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:t>“State” in which your facility is located,</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understand the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65B4F" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hazards</w:t>
+      </w:r>
+      <w:r w:rsidR="00842317" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00471ED9" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>that p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ower tools can expose workers to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65B4F" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, i</w:t>
+      </w:r>
+      <w:r w:rsidR="00471ED9" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nclud</w:t>
+      </w:r>
+      <w:r w:rsidR="00606148" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7121A4" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-[...67 lines deleted...]
-    <w:p w14:paraId="3A194656" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
+    <w:p w14:paraId="52B9D64C" w14:textId="56B50CC7" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:t>You are exempt from completing the OSHA Log and not required to submit online.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lacerations and punctures from sharp or fast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">moving </w:t>
+      </w:r>
+      <w:r w:rsidR="00030B65" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>blades or bits</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AC357E" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
+    <w:p w14:paraId="3E5F074A" w14:textId="3EFCDBE4" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:t>You will not be required to submit anything online.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Electrocution from damaged cords or improper grounding</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478D2453" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
+    <w:p w14:paraId="5EA76804" w14:textId="73632E87" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">You will be required to submit information from your OSHA 300A form.  </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eye injuries from flying debris</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB7603E" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
+    <w:p w14:paraId="574E3BE4" w14:textId="37773619" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:t>You will be required to submit information from your OSHA 300, 300A and 301 Forms.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hearing damage from loud or prolonged operation</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F3E710" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-[...13 lines deleted...]
-        <w:r w:rsidRPr="008E71BB">
+    <w:p w14:paraId="6F5C7CE1" w14:textId="15F3725E" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ergonomic injuries from vibration or awkward handling</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2FC8E3" w14:textId="31654ACD" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fire hazards from sparks or overheating motors</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D40556F" w14:textId="77777777" w:rsidR="00230CAE" w:rsidRPr="00B504BA" w:rsidRDefault="00230CAE" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="263A7DC4" w14:textId="46D49D3A" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00A737A8" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encourage </w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employees </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stay alert and make safe decisions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E2E" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when operating the power tool. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF77EC1" w14:textId="1CE65F3F" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308D1402" w14:textId="5B99A3D6" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inspect </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81118" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ools </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81118" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>efore</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E2E" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, during and after use</w:t>
+      </w:r>
+      <w:r w:rsidR="00E631A9" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  Employees should look for</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6ECE" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F456E50" w14:textId="2CF796EA" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00ED708E" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>amaged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or missing guards</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A5C7E2" w14:textId="05BC899A" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cracked housing</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F1F442" w14:textId="582B071B" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Frayed electrical cords or exposed wiring</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44344292" w14:textId="162302B1" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Battery damage or leaks</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EAB687" w14:textId="1851D347" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Properly functioning switches and controls</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E692A90" w14:textId="280D7C3A" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Excessive noise, vibration or overheating</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA30B44" w14:textId="77777777" w:rsidR="00A378EA" w:rsidRPr="00B504BA" w:rsidRDefault="00A378EA" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2392C821" w14:textId="4649FDB5" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00A378EA" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If you fin</w:t>
+      </w:r>
+      <w:r w:rsidR="00471ED9" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> something wrong with the tool</w:t>
+      </w:r>
+      <w:r w:rsidR="004407C4" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00223ACF" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stop using it </w:t>
+      </w:r>
+      <w:r w:rsidR="004407C4" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>immediately</w:t>
+      </w:r>
+      <w:r w:rsidR="00223ACF" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004407C4" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tag </w:t>
+      </w:r>
+      <w:r w:rsidR="00223ACF" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it </w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and remove</w:t>
+      </w:r>
+      <w:r w:rsidR="005128F8" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51147088" w14:textId="425047FC" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3378CF24" w14:textId="61940A7B" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="008D128B" w:rsidP="00842802">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incorrect use of a power tool is one of the most common </w:t>
+      </w:r>
+      <w:r w:rsidR="00474CC6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reasons for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>injur</w:t>
+      </w:r>
+      <w:r w:rsidR="00474CC6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6ECE" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00486282" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>When operating tools, e</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6ECE" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mployees should:</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAF55D2" w14:textId="775CAD2E" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Select the tool specifically designed for the task</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7C268B" w14:textId="1E13C441" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Avoid forcing a tool beyond its intended capacity</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDF6064" w14:textId="3DD1360F" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure accessories</w:t>
+      </w:r>
+      <w:r w:rsidR="009D236A" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, such as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bits, blades</w:t>
+      </w:r>
+      <w:r w:rsidR="009D236A" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discs are the correct size and type</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A819127" w14:textId="3AF400D8" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Never modify or remove safety guards</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CC9951" w14:textId="77777777" w:rsidR="009B7EA2" w:rsidRPr="00B504BA" w:rsidRDefault="009B7EA2" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AA612E" w14:textId="58D328AF" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The “right tool for the job” mindset reduces injury risk and </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0C69" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helps prevent </w:t>
+      </w:r>
+      <w:r w:rsidR="00205F81" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tool </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0C69" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>damage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5EFDA5" w14:textId="218E8556" w:rsidR="00004101" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110F3D0E" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C11ECBB" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14772094" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRPr="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D05BCAC" w14:textId="03BB7CCC" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="001110BD" w:rsidP="00842802">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personal Protective Equipment (</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PPE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acts as </w:t>
+      </w:r>
+      <w:r w:rsidR="00546365" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a layer</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of defense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and employees must ensure they wear the appropriate PPE</w:t>
+      </w:r>
+      <w:r w:rsidR="0053243F" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may include</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0023D2C7" w14:textId="7B1A1059" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safety glasses </w:t>
+      </w:r>
+      <w:r w:rsidR="0053243F" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or face shields</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7959C9EC" w14:textId="291BB3D3" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>resistant or impact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>resistant gloves</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A45455" w14:textId="77777777" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hearing protection such as earplugs or earmuffs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F43EA77" w14:textId="6C9A833D" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Steel-toe</w:t>
+      </w:r>
+      <w:r w:rsidR="002E533C" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> boots</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582CFDC1" w14:textId="0BC4597A" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="009109B6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dust masks or respirators</w:t>
+      </w:r>
+      <w:r w:rsidR="009109B6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F3F71B" w14:textId="77777777" w:rsidR="00FE72A9" w:rsidRPr="00B504BA" w:rsidRDefault="00FE72A9" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510FBE9D" w14:textId="1223AD4D" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00F31F1C" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>orkers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be trained</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002B6296" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002B6296" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PPE </w:t>
+      </w:r>
+      <w:r w:rsidR="005946B9" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to use </w:t>
+      </w:r>
+      <w:r w:rsidR="00361CBF" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the specific tool</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6296" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00361CBF" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">potential </w:t>
+      </w:r>
+      <w:r w:rsidR="002B6296" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hazard</w:t>
+      </w:r>
+      <w:r w:rsidR="00361CBF" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00361CBF" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work </w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635ADE66" w14:textId="037564CD" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB4AABC" w14:textId="27EE763F" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00AD745F" w:rsidP="00842802">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Long-term safety requires regular attention to equipment, p</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roper </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">torage and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1908" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aintenance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  To achieve this</w:t>
+      </w:r>
+      <w:r w:rsidR="00543622" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employees can:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB130F" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D06C391" w14:textId="3E6608BA" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Store tools in clean, dry, secure areas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1908" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47896047" w14:textId="3126F3DC" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Keep cutting tools sharpened to reduce kickback</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1908" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3F4C05" w14:textId="40A265C4" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Follow manufacturer maintenance schedules</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1908" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23545FEB" w14:textId="023B1912" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recharge and store batteries correctly</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1908" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F076D6" w14:textId="5F71D9ED" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00632607" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Perform</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00927DB7" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regular </w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inspections </w:t>
+      </w:r>
+      <w:r w:rsidR="00543622" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for safe operation</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1908" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3621A67A" w14:textId="77777777" w:rsidR="002B6120" w:rsidRPr="00B504BA" w:rsidRDefault="002B6120" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="020BDFFD" w14:textId="4AC9ADE9" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A proactive maintenance program reduces downtime and protects workers from preventable hazards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9CA449" w14:textId="49A8B981" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E622AEB" w14:textId="710F3C92" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00BB2F79" w:rsidP="00842802">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safety </w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>relies on open communication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so employers should e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B711F4" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ncourage employees to</w:t>
+      </w:r>
+      <w:r w:rsidR="00004101" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47157860" w14:textId="6B699E2F" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Report damaged tools</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1908" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB7D039" w14:textId="4DE67060" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notify supervisors of unsafe </w:t>
+      </w:r>
+      <w:r w:rsidR="00B711F4" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>usage</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1908" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBBC9EA" w14:textId="53E483E9" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00B711F4" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ask for assistance if needed</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6250" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523DDA1E" w14:textId="00A56AC6" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participate in refresher training</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6250" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E58F03" w14:textId="64FDDB56" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Share near</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>miss incidents to prevent future accidents</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6250" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C024F3D" w14:textId="77777777" w:rsidR="00323022" w:rsidRPr="00B504BA" w:rsidRDefault="00323022" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AC1EF5" w14:textId="563EA30F" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Organizations benefit when safety becomes a shared responsibility rather than an individual task.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742C9809" w14:textId="68E16A12" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177C921C" w14:textId="0B55FA2F" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Power tools </w:t>
+      </w:r>
+      <w:r w:rsidR="000520E6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make work </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000520E6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>efficient</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000520E6" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">but they </w:t>
+      </w:r>
+      <w:r w:rsidR="007804D0" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">require </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respect, training and </w:t>
+      </w:r>
+      <w:r w:rsidR="00212544" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0019690C" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By understanding hazards, using proper PPE, inspecting tools and maintaining clean work environments, employees can dramatically reduce the risk of accidents. </w:t>
+      </w:r>
+      <w:r w:rsidR="00212544" w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For employers, promoting a culture of safety not only protects their workforce but also improves performance, reduces costs and strengthens compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50363F32" w14:textId="755BFDCC" w:rsidR="008A623C" w:rsidRPr="00B504BA" w:rsidRDefault="008A623C" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C399DA4" w14:textId="77777777" w:rsidR="008666D5" w:rsidRPr="00B504BA" w:rsidRDefault="008666D5" w:rsidP="00842802">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If you would like to know more about Sedgwick’s safety services or would like to schedule a confidential consultation, please contact Andy Sawan at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00B504BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-US"/>
-[...103 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>andrew.sawan@sedgwick.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008E71BB">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00B504BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> or 330-819-4728.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3651FD" w14:textId="5B124C46" w:rsidR="000056A5" w:rsidRPr="00EB0760" w:rsidRDefault="000056A5" w:rsidP="008E71BB">
-[...11 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId18"/>
+    <w:sectPr w:rsidR="008666D5" w:rsidRPr="00B504BA">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="0" w:footer="86" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="272"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B8F8176" w14:textId="77777777" w:rsidR="002B4DDA" w:rsidRDefault="002B4DDA">
+    <w:p w14:paraId="65AC34DD" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00B504BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="369FD127" w14:textId="77777777" w:rsidR="002B4DDA" w:rsidRDefault="002B4DDA">
+    <w:p w14:paraId="643FD3AC" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00B504BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Source Sans Pro">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...19 lines deleted...]
-    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...16 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70CC1513" w14:textId="77777777" w:rsidR="002B4DDA" w:rsidRDefault="002B4DDA">
+    <w:p w14:paraId="1FFEA104" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00B504BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30841275" w14:textId="77777777" w:rsidR="002B4DDA" w:rsidRDefault="002B4DDA">
+    <w:p w14:paraId="634AF9B5" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00B504BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72F75DA9" w14:textId="77777777" w:rsidR="000F39A6" w:rsidRPr="001A015F" w:rsidRDefault="000F39A6">
+  <w:p w14:paraId="0214A04D" w14:textId="27872A03" w:rsidR="00B504BA" w:rsidRDefault="00B504BA">
     <w:pPr>
-      <w:spacing w:after="0"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...16 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3DA18A0C" wp14:editId="6D2518D5">
-[...11 lines deleted...]
-          <wp:cNvGraphicFramePr/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F16CBD3" wp14:editId="78960729">
+          <wp:extent cx="1381125" cy="299686"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+          <wp:docPr id="675774317" name="Picture 1" descr="A black and grey logo&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image3.png"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="675774317" name="Picture 1" descr="A black and grey logo&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7767320" cy="761365"/>
+                    <a:ext cx="1396156" cy="302948"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="A1818FFF"/>
+    <w:nsid w:val="06E76C5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-[...44 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:tmpl w:val="B7E2FCC8"/>
+    <w:lvl w:ilvl="0" w:tplc="1A2A271A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DD6E4A72" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="70666A3C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="05863FD6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8778AAD6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6F743794" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A9B4CC6C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DB20FF62" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="001D0302"/>
+    <w:nsid w:val="07987ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="23D4DA2E"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="2D3E0716"/>
+    <w:lvl w:ilvl="0" w:tplc="80CC6F36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -1355,508 +2961,1237 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05106C37"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:nsid w:val="09467904"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B20E53FE"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...86 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F042EF1"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="0A7D08FC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DB525390"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="128C2B29"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:nsid w:val="0C2B799A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="93D613F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...86 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="138C1F13"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:nsid w:val="0F0E461E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="81F41150"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14AC48E8"/>
+    <w:nsid w:val="106A739D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2AE02D9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10C3438B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FD1CC4F6"/>
-    <w:lvl w:ilvl="0" w:tplc="2FFE7988">
+    <w:tmpl w:val="6C74FC80"/>
+    <w:lvl w:ilvl="0" w:tplc="D274497C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FD043F4A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4CA26BB4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5D3C5ACE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E8F6BC06" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ED14CEDA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3DDCA326" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8702CB04" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10F70D0D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="961C2438"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17F01A24"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F2AB018"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D70010A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22C2E80C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.)"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -1894,3165 +4229,4581 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16D35570"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="213C2F1C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD3A5EC4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="219878D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D37A92EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="265C5571"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3ED6E2DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27257B1E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12C8F2DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="280B695D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0541402"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28D47957"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="97BA63F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DC4068E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="36523270"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31A25771"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B2724CDA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31E44481"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7F78802A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="325B7AE8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1EC47AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33DD6267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D850F06C"/>
-[...225 lines deleted...]
-    <w:tmpl w:val="721053C6"/>
+    <w:tmpl w:val="00C6131E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F7E5975"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F961CA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6A9ED0C2"/>
-    <w:lvl w:ilvl="0" w:tplc="69A41802">
+    <w:tmpl w:val="1A127A5C"/>
+    <w:lvl w:ilvl="0" w:tplc="80CC6F36">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E2E870D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="801071DA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="25F0C788" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4DA2A00C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="613830B0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="276805AC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D1BCB5D6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="59C65DE4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41B925D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DD00DD42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="434A42C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01A09B94"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43F4186F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="285464EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4495511A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="517EB672"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...14 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44BA66C4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BA07570"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...238 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
-      <w:start w:val="1"/>
-[...405 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...110 lines deleted...]
-      <w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...966 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60EB61F2"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:nsid w:val="44D96C2F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="31284E0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="659428AA"/>
-[...84 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="458A0AA4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C5585D08"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69B91FB9"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:nsid w:val="4A5C73C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B77213B6"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ADE0D70"/>
-[...6 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="4A642D54"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="78945154"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Source Sans Pro" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70F37631"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="54B32BF9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5EC87956"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="748F641F"/>
-[...84 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="576518AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3AA67882"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75FD3220"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:nsid w:val="591E13E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="63FC2176"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77D9203B"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:nsid w:val="5D914B14"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="15B877FC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79D359D3"/>
+    <w:nsid w:val="69CC026D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8620188A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AA62A48"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E44116A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70682467"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="910C1F02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72B42EE2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B72CBFB0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="769175E3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B9183BCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="785118D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA2AA57E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7997597C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7DC67F6C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="13F61026"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -5105,340 +8856,930 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="139619501">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B5F3C0D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DB1C50F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E055408"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E15407CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F1C20A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E800F7C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="636491357">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1544900908">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1815296957">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1964268950">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1012874316">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1257245665">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2005694751">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1334383431">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="995689903">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1255476135">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="215286998">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1030256526">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1990329978">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1125658004">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1416391256">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1808164764">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="10378618">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1043792732">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="353771156">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1657758593">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="431970123">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="807090638">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1109202381">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="744768331">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1052770912">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2051571246">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1001661581">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="852497375">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1902903639">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1133210361">
+  <w:num w:numId="30" w16cid:durableId="1876698513">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2142337235">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="946546730">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1145397027">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1734816588">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1757634669">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1211914946">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1133718767">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1552040510">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="491147162">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1684280657">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1699432426">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1482847853">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="755134298">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="43" w16cid:durableId="307394906">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="533883432">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="980307121">
+  <w:num w:numId="44" w16cid:durableId="1352146727">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="153107528">
-[...32 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="922571367">
+  <w:num w:numId="45" w16cid:durableId="1003704001">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="561142839">
-[...11 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="1147548166">
+  <w:num w:numId="46" w16cid:durableId="946891375">
     <w:abstractNumId w:val="21"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="74"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C53BFA"/>
-[...109 lines deleted...]
-    <w:rsid w:val="00FD6BFF"/>
+    <w:rsidRoot w:val="00C81AE9"/>
+    <w:rsid w:val="00004101"/>
+    <w:rsid w:val="00004757"/>
+    <w:rsid w:val="00004CDC"/>
+    <w:rsid w:val="0002432D"/>
+    <w:rsid w:val="00025C0D"/>
+    <w:rsid w:val="00030B01"/>
+    <w:rsid w:val="00030B65"/>
+    <w:rsid w:val="000520E6"/>
+    <w:rsid w:val="0006123C"/>
+    <w:rsid w:val="0006656D"/>
+    <w:rsid w:val="000714FF"/>
+    <w:rsid w:val="00097A72"/>
+    <w:rsid w:val="000A3409"/>
+    <w:rsid w:val="000B0AAD"/>
+    <w:rsid w:val="000B0E78"/>
+    <w:rsid w:val="000D6AD1"/>
+    <w:rsid w:val="001110BD"/>
+    <w:rsid w:val="0012305D"/>
+    <w:rsid w:val="00147939"/>
+    <w:rsid w:val="0016508B"/>
+    <w:rsid w:val="001744AF"/>
+    <w:rsid w:val="00175F5F"/>
+    <w:rsid w:val="0019690C"/>
+    <w:rsid w:val="00196D82"/>
+    <w:rsid w:val="001A38A7"/>
+    <w:rsid w:val="001A4A62"/>
+    <w:rsid w:val="001C3725"/>
+    <w:rsid w:val="001C6583"/>
+    <w:rsid w:val="001D49B2"/>
+    <w:rsid w:val="001E0F81"/>
+    <w:rsid w:val="001F7EFC"/>
+    <w:rsid w:val="0020439A"/>
+    <w:rsid w:val="00205F81"/>
+    <w:rsid w:val="002105DF"/>
+    <w:rsid w:val="00212544"/>
+    <w:rsid w:val="00223ACF"/>
+    <w:rsid w:val="00230CAE"/>
+    <w:rsid w:val="00233139"/>
+    <w:rsid w:val="00246A78"/>
+    <w:rsid w:val="0027285E"/>
+    <w:rsid w:val="00284D90"/>
+    <w:rsid w:val="00293BB2"/>
+    <w:rsid w:val="002A7FC9"/>
+    <w:rsid w:val="002B06BC"/>
+    <w:rsid w:val="002B6120"/>
+    <w:rsid w:val="002B6296"/>
+    <w:rsid w:val="002C6A5C"/>
+    <w:rsid w:val="002D4068"/>
+    <w:rsid w:val="002E533C"/>
+    <w:rsid w:val="002F2793"/>
+    <w:rsid w:val="003154A9"/>
+    <w:rsid w:val="003168AE"/>
+    <w:rsid w:val="00323022"/>
+    <w:rsid w:val="00351537"/>
+    <w:rsid w:val="00361CBF"/>
+    <w:rsid w:val="00373EC2"/>
+    <w:rsid w:val="0037716D"/>
+    <w:rsid w:val="00384635"/>
+    <w:rsid w:val="003A2F59"/>
+    <w:rsid w:val="003D2164"/>
+    <w:rsid w:val="003D7E76"/>
+    <w:rsid w:val="003E199D"/>
+    <w:rsid w:val="003E6928"/>
+    <w:rsid w:val="003F6ECE"/>
+    <w:rsid w:val="0040622E"/>
+    <w:rsid w:val="00422881"/>
+    <w:rsid w:val="004407C4"/>
+    <w:rsid w:val="00445D91"/>
+    <w:rsid w:val="00471ED9"/>
+    <w:rsid w:val="00474CC6"/>
+    <w:rsid w:val="00486282"/>
+    <w:rsid w:val="004F6D0E"/>
+    <w:rsid w:val="005024F8"/>
+    <w:rsid w:val="00505550"/>
+    <w:rsid w:val="0050682A"/>
+    <w:rsid w:val="005128F8"/>
+    <w:rsid w:val="0053243F"/>
+    <w:rsid w:val="00543622"/>
+    <w:rsid w:val="00546365"/>
+    <w:rsid w:val="00546EAF"/>
+    <w:rsid w:val="005946B9"/>
+    <w:rsid w:val="0059764C"/>
+    <w:rsid w:val="0059768B"/>
+    <w:rsid w:val="005A4E01"/>
+    <w:rsid w:val="005C18AC"/>
+    <w:rsid w:val="005C7110"/>
+    <w:rsid w:val="005F3ECB"/>
+    <w:rsid w:val="005F6A7E"/>
+    <w:rsid w:val="00606148"/>
+    <w:rsid w:val="00606946"/>
+    <w:rsid w:val="00615259"/>
+    <w:rsid w:val="00626BD5"/>
+    <w:rsid w:val="00632607"/>
+    <w:rsid w:val="006529B6"/>
+    <w:rsid w:val="0066673B"/>
+    <w:rsid w:val="006812E1"/>
+    <w:rsid w:val="006861A3"/>
+    <w:rsid w:val="00697CB6"/>
+    <w:rsid w:val="006A59D0"/>
+    <w:rsid w:val="006B1B68"/>
+    <w:rsid w:val="006E1D2C"/>
+    <w:rsid w:val="006F6A79"/>
+    <w:rsid w:val="007219D8"/>
+    <w:rsid w:val="00727129"/>
+    <w:rsid w:val="0073514B"/>
+    <w:rsid w:val="007432C2"/>
+    <w:rsid w:val="00752B19"/>
+    <w:rsid w:val="0075311F"/>
+    <w:rsid w:val="00762FC3"/>
+    <w:rsid w:val="007744CE"/>
+    <w:rsid w:val="007804AE"/>
+    <w:rsid w:val="007804D0"/>
+    <w:rsid w:val="0078172C"/>
+    <w:rsid w:val="007C78D8"/>
+    <w:rsid w:val="00800C38"/>
+    <w:rsid w:val="00842317"/>
+    <w:rsid w:val="00842802"/>
+    <w:rsid w:val="00843C3D"/>
+    <w:rsid w:val="00865E45"/>
+    <w:rsid w:val="008666D5"/>
+    <w:rsid w:val="00871492"/>
+    <w:rsid w:val="008776E0"/>
+    <w:rsid w:val="00877C4C"/>
+    <w:rsid w:val="008802F2"/>
+    <w:rsid w:val="008826B6"/>
+    <w:rsid w:val="008A623C"/>
+    <w:rsid w:val="008D128B"/>
+    <w:rsid w:val="008D38E2"/>
+    <w:rsid w:val="008F45BD"/>
+    <w:rsid w:val="009109B6"/>
+    <w:rsid w:val="009147A6"/>
+    <w:rsid w:val="0092303C"/>
+    <w:rsid w:val="00924C92"/>
+    <w:rsid w:val="00927DB7"/>
+    <w:rsid w:val="00930A62"/>
+    <w:rsid w:val="009314D9"/>
+    <w:rsid w:val="00962B52"/>
+    <w:rsid w:val="0096637E"/>
+    <w:rsid w:val="00971F3A"/>
+    <w:rsid w:val="00980A06"/>
+    <w:rsid w:val="00987297"/>
+    <w:rsid w:val="00997F7A"/>
+    <w:rsid w:val="009B7EA2"/>
+    <w:rsid w:val="009C0C69"/>
+    <w:rsid w:val="009C7D9E"/>
+    <w:rsid w:val="009D236A"/>
+    <w:rsid w:val="00A16275"/>
+    <w:rsid w:val="00A36425"/>
+    <w:rsid w:val="00A378EA"/>
+    <w:rsid w:val="00A528C8"/>
+    <w:rsid w:val="00A5515F"/>
+    <w:rsid w:val="00A737A8"/>
+    <w:rsid w:val="00A9258B"/>
+    <w:rsid w:val="00AD4396"/>
+    <w:rsid w:val="00AD745F"/>
+    <w:rsid w:val="00AF2328"/>
+    <w:rsid w:val="00B504BA"/>
+    <w:rsid w:val="00B50713"/>
+    <w:rsid w:val="00B57749"/>
+    <w:rsid w:val="00B711F4"/>
+    <w:rsid w:val="00B82871"/>
+    <w:rsid w:val="00B838E6"/>
+    <w:rsid w:val="00B905A2"/>
+    <w:rsid w:val="00B96AFB"/>
+    <w:rsid w:val="00BB130F"/>
+    <w:rsid w:val="00BB2F79"/>
+    <w:rsid w:val="00BC0F99"/>
+    <w:rsid w:val="00BC28B4"/>
+    <w:rsid w:val="00C17528"/>
+    <w:rsid w:val="00C23E68"/>
+    <w:rsid w:val="00C451FC"/>
+    <w:rsid w:val="00C51B90"/>
+    <w:rsid w:val="00C64EEA"/>
+    <w:rsid w:val="00C70306"/>
+    <w:rsid w:val="00C81118"/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rsid w:val="00CA530D"/>
+    <w:rsid w:val="00CD118F"/>
+    <w:rsid w:val="00CD6250"/>
+    <w:rsid w:val="00CF1BAA"/>
+    <w:rsid w:val="00CF1C99"/>
+    <w:rsid w:val="00CF2FD1"/>
+    <w:rsid w:val="00D036AC"/>
+    <w:rsid w:val="00D1452C"/>
+    <w:rsid w:val="00D37BED"/>
+    <w:rsid w:val="00D46274"/>
+    <w:rsid w:val="00D64B43"/>
+    <w:rsid w:val="00D66707"/>
+    <w:rsid w:val="00DB19DF"/>
+    <w:rsid w:val="00E04E3D"/>
+    <w:rsid w:val="00E24F45"/>
+    <w:rsid w:val="00E36784"/>
+    <w:rsid w:val="00E51E2E"/>
+    <w:rsid w:val="00E631A9"/>
+    <w:rsid w:val="00E75E6A"/>
+    <w:rsid w:val="00EA5DF6"/>
+    <w:rsid w:val="00EC551D"/>
+    <w:rsid w:val="00EC597D"/>
+    <w:rsid w:val="00ED0547"/>
+    <w:rsid w:val="00ED708E"/>
+    <w:rsid w:val="00EE1129"/>
+    <w:rsid w:val="00F057D1"/>
+    <w:rsid w:val="00F20569"/>
+    <w:rsid w:val="00F311EE"/>
+    <w:rsid w:val="00F31F1C"/>
+    <w:rsid w:val="00F65B4F"/>
+    <w:rsid w:val="00F66D69"/>
+    <w:rsid w:val="00F92668"/>
+    <w:rsid w:val="00FA2473"/>
+    <w:rsid w:val="00FA2A62"/>
+    <w:rsid w:val="00FA4D6C"/>
+    <w:rsid w:val="00FB1924"/>
+    <w:rsid w:val="00FB447F"/>
+    <w:rsid w:val="00FB6214"/>
+    <w:rsid w:val="00FC33E3"/>
+    <w:rsid w:val="00FC6459"/>
+    <w:rsid w:val="00FD4A84"/>
+    <w:rsid w:val="00FD6CE1"/>
+    <w:rsid w:val="00FE1908"/>
+    <w:rsid w:val="00FE72A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="17D3915B"/>
+  <w14:docId w14:val="38DD1CE1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2252DAA4-53DD-A942-B7BF-A3997529B087}"/>
+  <w15:docId w15:val="{E2E249DB-2933-4CAC-A4AE-80A7B11E48AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5463,51 +9804,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5777,509 +10118,1722 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD6BFF"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C53BFA"/>
+    <w:rsid w:val="00C81AE9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C53BFA"/>
+    <w:rsid w:val="00C81AE9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="400" w:after="200" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="360"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:highlight w:val="white"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C53BFA"/>
+    <w:rsid w:val="00C81AE9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Source Sans Pro" w:eastAsia="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
-[...3 lines deleted...]
-      <w:lang w:val="en"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00C53BFA"/>
+    <w:rsid w:val="00C81AE9"/>
     <w:pPr>
-      <w:spacing w:after="200"/>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00C53BFA"/>
+    <w:rsid w:val="00C81AE9"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00C53BFA"/>
+    <w:rsid w:val="00C81AE9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
-      <w:color w:val="292826"/>
-[...2 lines deleted...]
-      <w:lang w:val="en"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C81AE9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6583"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B504BA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B504BA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C53BFA"/>
+    <w:rsid w:val="00B504BA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C53BFA"/>
-[...198 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B504BA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="390810346">
+    <w:div w:id="175199533">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="789130387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="291978574">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2135784954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="329530957">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="940645822">
+    <w:div w:id="378552701">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="696541317">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="721177014">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="824009996">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="670987227">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1132478688">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="61635691">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1363165506">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="554052703">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1500657000">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="628509050">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1558281094">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1722945447">
+          <w:marLeft w:val="576"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="214"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="888032719">
+          <w:marLeft w:val="576"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="214"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="200485580">
+          <w:marLeft w:val="576"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="214"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1621953063">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2030446987">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1698432897">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="639842580">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2044165281">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="494225149">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1565749688">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1445809982">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2129424338">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1933204406">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="2981499">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="1771051572">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1423063530">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1201823766">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="1320890402">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1567178231">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1086265535">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="19596947">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1207181004">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1823888312">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="1165628907">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="330959784">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1026055699">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1799297346">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="95945349">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1277827400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1137797843">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1217594306">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="527723539">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="625812917">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2073380263">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="650712816">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="1886795211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1109743602">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="727150381">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="904148408">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2052075968">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1168208800">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="640158302">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="212737474">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1229224599">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="1619140694">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1932011098">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="957755678">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1800340629">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1104808717">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1865510426">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1867791801">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="668750329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1880778238">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="392168178">
+          <w:marLeft w:val="590"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="220"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="22556299">
+          <w:marLeft w:val="590"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="220"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1606497320">
+          <w:marLeft w:val="590"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="220"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2043940299">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="461118025">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2137751088">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/recordkeeping/presentations/exempttable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/injuryreporting/ita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/itareportapp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.bwc.ohio.gov/for-employers/safety-services/consultations-and-programs/perrp/injury-and-illness-recordkeeping" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrew.sawan@sedgwick.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dam.assets.ohio.gov/image/upload/info.bwc.ohio.gov/forms/PERRPrecordkeepingforms.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/sites/default/files/OSHA-RK-Forms-Package.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.bwc.ohio.gov/forms-and-publications/summary-of-work-related-injuries-and-illnesses-300-ap" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrew.sawan@sedgwick.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6287,51 +11841,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6398,65 +11952,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6477,85 +12031,369 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C4840261E0B2B4EBF5A4F42368C30AA" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a339052cb3c34035c96f7e0dd1e4ee8d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="59cd6d89-00c3-452b-9bcc-7193497f85d4" xmlns:ns3="92fd52bf-f93a-4591-b13c-804d20321cf2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="544234bd820605ee9fecc9aa5f9c03de" ns2:_="" ns3:_="">
+    <xsd:import namespace="59cd6d89-00c3-452b-9bcc-7193497f85d4"/>
+    <xsd:import namespace="92fd52bf-f93a-4591-b13c-804d20321cf2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="59cd6d89-00c3-452b-9bcc-7193497f85d4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="59b6c376-ac77-4716-aacb-b087d0d75ce9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="92fd52bf-f93a-4591-b13c-804d20321cf2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{fea727cd-da3b-4736-ac2b-117b47d35a47}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="92fd52bf-f93a-4591-b13c-804d20321cf2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92fd52bf-f93a-4591-b13c-804d20321cf2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="59cd6d89-00c3-452b-9bcc-7193497f85d4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70BC72CA-E091-4A53-9067-6988C9E2A125}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15BBA97A-F8F4-44EC-A129-CC40DBF49021}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D9428A3-E68C-4CA4-B9F1-29204090511D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>840</Words>
-  <Characters>4791</Characters>
+  <Words>609</Words>
+  <Characters>3475</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Sedgwick</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5620</CharactersWithSpaces>
+  <CharactersWithSpaces>4076</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Microsoft Office User</dc:creator>
+  <dc:creator>Sawan, Andrew</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101000C4840261E0B2B4EBF5A4F42368C30AA</vt:lpwstr>
+  </property>
+</Properties>
+</file>