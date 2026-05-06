--- v4 (2026-04-15)
+++ v5 (2026-05-06)
@@ -1,9737 +1,1421 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17420DFB" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00004101">
+    <w:p w14:paraId="45A45D78" w14:textId="77777777" w:rsidR="00715F07" w:rsidRPr="00917663" w:rsidRDefault="00715F07" w:rsidP="00917663">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ladder Safety at Work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344DF212" w14:textId="77777777" w:rsidR="00917663" w:rsidRPr="00715F07" w:rsidRDefault="00917663" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA29BCF" w14:textId="6BCAB207" w:rsidR="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">Ladders are </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15D27">
+        <w:t xml:space="preserve">common, useful </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>tool</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7D2F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> in many workplaces, including construction sites, warehouses, offices, retail spaces and maintenance environments. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73100">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">While ladders may seem simple and harmless, they are involved in </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA627D">
+        <w:t>many</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> workplace injuries every year. </w:t>
+      </w:r>
+      <w:r w:rsidR="002118F6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>Falls from ladders can result in serious injuries such as fractures, head injuries and even fatalities.</w:t>
+      </w:r>
+      <w:r w:rsidR="002118F6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004771AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002118F6">
+        <w:t>So</w:t>
+      </w:r>
+      <w:r w:rsidR="004771AB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002118F6">
+        <w:t xml:space="preserve"> it is important to practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> proper ladder safety </w:t>
+      </w:r>
+      <w:r w:rsidR="00F744C5">
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">is essential </w:t>
+      </w:r>
+      <w:r w:rsidR="00F744C5">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> creating a safe work environment and preventing avoidable accidents.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F525F5">
+        <w:t xml:space="preserve">  OSHA has Standards on ladder safety for General Industry (29 CFR 1910.23) and Construction (29 CFR 1926.</w:t>
+      </w:r>
+      <w:r w:rsidR="00763537">
+        <w:t xml:space="preserve">1053). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF85A92" w14:textId="77777777" w:rsidR="00917663" w:rsidRPr="00715F07" w:rsidRDefault="00917663" w:rsidP="00917663">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72403E85" w14:textId="77777777" w:rsidR="00715F07" w:rsidRPr="00917663" w:rsidRDefault="00715F07" w:rsidP="00917663">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Common Causes of Ladder Accidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A0645D" w14:textId="77777777" w:rsidR="00917663" w:rsidRPr="00715F07" w:rsidRDefault="00917663" w:rsidP="00917663">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25AB6ADB" w14:textId="25AD3800" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">Many ladder-related injuries occur due to improper use. Common causes </w:t>
+      </w:r>
+      <w:r w:rsidR="00924183">
+        <w:t xml:space="preserve">from improper use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>include using the wrong type of ladder for the task, placing ladders on unstable surfaces, climbing while carrying tools, overreaching and failing to maintain three points of contact.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1164">
+        <w:t xml:space="preserve">  Additionally, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">ack of training and rushing to complete tasks also increase the risk of falls. </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1164">
+        <w:t xml:space="preserve"> Employers should take the time to train employees </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007F1164">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007F1164">
+        <w:t xml:space="preserve"> these actions and how they can cause injuries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2F14D2" w14:textId="553720C5" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00917663">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Choosing the Right Ladder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CAF83F" w14:textId="77777777" w:rsidR="00917663" w:rsidRDefault="00917663" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E45D3D2" w14:textId="15C06989" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="001C7E06" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A critical </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22FC6">
+        <w:t>component</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of ladder safety is s</w:t>
+      </w:r>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t>electing the appropriate ladder for the job.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> There are several types of ladders, including step ladders, extension ladders, and fixed ladders, each designed for specific uses. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73E70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84923">
+        <w:t xml:space="preserve">For example, it is </w:t>
+      </w:r>
+      <w:r w:rsidR="00273841">
+        <w:t xml:space="preserve">important to </w:t>
+      </w:r>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t>choose a ladder that is tall enough to reach the working height without standing on the top rung or step</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61E59">
+        <w:t xml:space="preserve"> or in some cases the top two steps</w:t>
+      </w:r>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00993D38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227763066"/>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">Ladders must also be rated to support the worker’s weight plus any tools or materials being carried. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61E59">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">Weight ratings, often labeled as </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA522E">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t>duty ratings</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA522E">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t>, should always be checked before use.</w:t>
+      </w:r>
+      <w:r w:rsidR="0043722D">
+        <w:t xml:space="preserve">  Also, </w:t>
+      </w:r>
+      <w:r w:rsidR="00677A4B">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t>adders should be made of materials</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05222">
+        <w:t xml:space="preserve"> suitable</w:t>
+      </w:r>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05222">
+        <w:t xml:space="preserve">anticipated </w:t>
+      </w:r>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t>work environment.</w:t>
+      </w:r>
+      <w:r w:rsidR="0043722D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> For example, nonconductive fiberglass ladders should be used when working near electrical sources, as metal ladders can conduct electricity and increase the risk of electrocution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DC0C29" w14:textId="79A233D1" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00917663">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Inspecting Ladders Before Use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2C5A4E" w14:textId="77777777" w:rsidR="00917663" w:rsidRDefault="00917663" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCB57E3" w14:textId="17C1D715" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk227762953"/>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">Before using a ladder, workers should perform </w:t>
+      </w:r>
+      <w:r w:rsidR="00677A4B">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">thorough inspection. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B52ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>This includes checking for cracks, dents, loose or missing rungs, damaged rails, faulty locking mechanisms</w:t>
+      </w:r>
+      <w:r w:rsidR="001E37D0">
+        <w:t xml:space="preserve"> as well as areas on the ladder that may cause a slip (grease, water, oils, etc</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54408">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E37D0">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">. Step ladders should open fully with spreaders locked in place, and extension ladders should have secure rope, pulleys and rung locks. Any ladder that shows signs of damage </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA32B7">
+        <w:lastRenderedPageBreak/>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> be taken out of service immediately and repair</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5AE7">
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> or replace</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5AE7">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA32B7">
+        <w:t>, otherwise, it could result in an injury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F774E3" w14:textId="77777777" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00917663">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Proper Ladder Setup</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038E57C6" w14:textId="77777777" w:rsidR="00917663" w:rsidRDefault="00917663" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4BDEA2" w14:textId="3F0C48F5" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>Proper ladder</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> placement is essential for stability</w:t>
+      </w:r>
+      <w:r w:rsidR="003F29B1">
+        <w:t xml:space="preserve"> and for the safety of the employees using them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F29B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5070">
+        <w:t>Ensure l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">adders </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5070">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> placed on firm, level surfaces. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5070">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">If a ladder must be used on uneven ground, </w:t>
+      </w:r>
+      <w:r w:rsidR="0027432F">
+        <w:t>use the appropriate leveling equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20670">
+        <w:t>, n</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5070">
+        <w:t xml:space="preserve">ever use </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20670" w:rsidRPr="00715F07">
+        <w:t>improvised</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> solutions like bricks or boards. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5070">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">For extension ladders, a general rule is to place the base one foot away from the wall for every four feet of ladder height. The top of the ladder should extend at least three feet above the landing surface when used to access roofs or elevated </w:t>
+      </w:r>
+      <w:r w:rsidR="007023BC">
+        <w:t xml:space="preserve">work </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>platforms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3497A867" w14:textId="77777777" w:rsidR="00917663" w:rsidRDefault="00917663" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA8F991" w14:textId="5C59C641" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">Ladders should never be placed in front of doors that are not locked or guarded, as unexpected opening can cause the ladder to fall. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7135">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>Barricades or warning signs should be used when ladders are set up in high-traffic areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B64D2CE" w14:textId="77777777" w:rsidR="00917663" w:rsidRDefault="00917663" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="507B0E4F" w14:textId="06C9EBB9" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00917663">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Safe Climbing and Working Practices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010AF7E5" w14:textId="77777777" w:rsidR="00917663" w:rsidRDefault="00917663" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B8BF285" w14:textId="13D8609B" w:rsidR="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>When climbing a ladder, workers should always maintain three points of contact</w:t>
+      </w:r>
+      <w:r w:rsidR="009C269F">
+        <w:t xml:space="preserve">.  Three points of contact </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009C269F">
+        <w:t xml:space="preserve">is where the employee </w:t>
+      </w:r>
+      <w:r w:rsidR="0056229F">
+        <w:t>places</w:t>
+      </w:r>
+      <w:r w:rsidR="009C269F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>either two hands and one foot or two feet and one hand</w:t>
+      </w:r>
+      <w:r w:rsidR="0056229F">
+        <w:t xml:space="preserve"> on the ladder at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00611134">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C269F">
+        <w:t xml:space="preserve">It is very important to </w:t>
+      </w:r>
+      <w:r w:rsidR="00611134">
+        <w:t xml:space="preserve">face </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>the ladder while climbing and descending</w:t>
+      </w:r>
+      <w:r w:rsidR="002F66CB">
+        <w:t xml:space="preserve"> as this will help</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> maintain balance and control. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47FC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk227763270"/>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">Tools and materials should be carried using </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47FC1">
+        <w:t xml:space="preserve">either </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">tool belts or hoisted with a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0040409B" w:rsidRPr="00715F07">
+        <w:t>rope,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47FC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0040409B">
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0040409B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47FC1">
+        <w:t>ascending or descending a ladder while holding equipment can result in a fall.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00B47FC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0040409B">
+        <w:t xml:space="preserve"> Finally, never have more tha</w:t>
+      </w:r>
+      <w:r w:rsidR="007D59A7">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="0040409B">
+        <w:t xml:space="preserve"> one person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">on a ladder </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0130">
+        <w:t xml:space="preserve">as this could stress the maximum capacity of the ladder and could result in instability, unless the ladder is designed for multiple users. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E0B9E5" w14:textId="77777777" w:rsidR="002C0130" w:rsidRPr="00715F07" w:rsidRDefault="002C0130" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E39827" w14:textId="77777777" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00917663">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Training and Awareness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A1EDA0" w14:textId="77777777" w:rsidR="00917663" w:rsidRDefault="00917663" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50510714" w14:textId="5EDEC2D3" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>Effective ladder safety requires proper training and reinforcement. Employees should be trained on</w:t>
+      </w:r>
+      <w:r w:rsidR="00B703FC">
+        <w:t xml:space="preserve"> items such as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> ladder selection, inspection, setup and safe use. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B34FC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B34FC" w:rsidRPr="002B34FC">
+        <w:t xml:space="preserve">Regular safety talks and refresher training </w:t>
+      </w:r>
+      <w:r w:rsidR="002B34FC">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="002B34FC" w:rsidRPr="002B34FC">
+        <w:t xml:space="preserve"> great way</w:t>
+      </w:r>
+      <w:r w:rsidR="002B34FC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002B34FC" w:rsidRPr="002B34FC">
+        <w:t xml:space="preserve"> to keep safety at the forefront of workers</w:t>
+      </w:r>
+      <w:r w:rsidR="00610F89">
+        <w:t>’ minds</w:t>
+      </w:r>
+      <w:r w:rsidR="002B34FC" w:rsidRPr="002B34FC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B703FC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A83F01">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00B703FC">
+        <w:t xml:space="preserve">mployers </w:t>
+      </w:r>
+      <w:r w:rsidR="00A83F01">
+        <w:t>also</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5E79">
+        <w:t xml:space="preserve"> play </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>a key role</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25303">
+        <w:t xml:space="preserve"> in ladder safety by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>setting</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25303">
+        <w:t xml:space="preserve"> clear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> expectations, correcting unsafe behaviors </w:t>
+      </w:r>
+      <w:r w:rsidR="00D762A5">
+        <w:t xml:space="preserve">consistently </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">and ensuring ladders are used appropriately. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5E79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B00F314" w14:textId="77777777" w:rsidR="00DA5BB1" w:rsidRDefault="00DA5BB1" w:rsidP="00917663">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65393E1A" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00004101">
+    <w:p w14:paraId="608FFF61" w14:textId="77777777" w:rsidR="00677A4B" w:rsidRDefault="00677A4B" w:rsidP="00917663">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F2494C5" w14:textId="7F3D141B" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00004101">
+    <w:p w14:paraId="6A738BFB" w14:textId="77777777" w:rsidR="00677A4B" w:rsidRDefault="00677A4B" w:rsidP="00917663">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B504BA">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3AA7ADD8" w14:textId="77777777" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00004101">
+    <w:p w14:paraId="153569E2" w14:textId="77777777" w:rsidR="00677A4B" w:rsidRDefault="00677A4B" w:rsidP="00917663">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10AAF0C9" w14:textId="1E7BBDC1" w:rsidR="00004757" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+    <w:p w14:paraId="4F896E38" w14:textId="6DCE0F7F" w:rsidR="00715F07" w:rsidRPr="00917663" w:rsidRDefault="00715F07" w:rsidP="00917663">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B504BA">
+      <w:r w:rsidRPr="00715F07">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Power tools </w:t>
-[...252 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3034BD4F" w14:textId="77777777" w:rsidR="00004757" w:rsidRPr="00B504BA" w:rsidRDefault="00004757" w:rsidP="00842802">
+    <w:p w14:paraId="2280A729" w14:textId="77777777" w:rsidR="00917663" w:rsidRPr="00715F07" w:rsidRDefault="00917663" w:rsidP="00917663">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="496C2833" w14:textId="19A33AC6" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00697CB6" w:rsidP="00842802">
+    <w:p w14:paraId="3A6771C5" w14:textId="464B720E" w:rsidR="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00B504BA">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve">Ladder safety is a critical component of workplace </w:t>
+      </w:r>
+      <w:r w:rsidR="00B800AB">
+        <w:t xml:space="preserve">safety </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3903">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F07">
+        <w:t xml:space="preserve"> should never be overlooked. By choosing the right ladder, inspecting it before use, setting it up correctly and following safe climbing practices, workers can significantly reduce the risk of falls and injuries. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D700BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED708E" w:rsidRPr="00B504BA">
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00715F07">
+        <w:t>Employers and employees share responsibility for ensuring ladder safety through proper training, awareness and adherence to safety guidelines. Taking the time to use ladders safely protects not only individual workers but also the overall health and productivity of the workplace.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56129A88" w14:textId="18CFF04B" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
+    <w:p w14:paraId="4962A46E" w14:textId="77777777" w:rsidR="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D11E639" w14:textId="4D20FC2E" w:rsidR="00004101" w:rsidRPr="00B504BA" w:rsidRDefault="00004101" w:rsidP="00842802">
-[...2008 lines deleted...]
-    <w:p w14:paraId="50363F32" w14:textId="755BFDCC" w:rsidR="008A623C" w:rsidRPr="00B504BA" w:rsidRDefault="008A623C" w:rsidP="00842802">
+    <w:p w14:paraId="31C3013A" w14:textId="77777777" w:rsidR="00917663" w:rsidRPr="003605EE" w:rsidRDefault="00917663" w:rsidP="00917663">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="003605EE">
         <w:t>If you would like to know more about Sedgwick’s safety services or would like to schedule a confidential consultation, please contact Andy Sawan at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00B504BA">
+        <w:r w:rsidRPr="003605EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>andrew.sawan@sedgwick.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B504BA">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="003605EE">
         <w:t> or 330-819-4728.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008666D5" w:rsidRPr="00B504BA">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="1F28B5EE" w14:textId="77777777" w:rsidR="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39640C25" w14:textId="77777777" w:rsidR="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00715F07">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65AC34DD" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00B504BA">
+    <w:p w14:paraId="3F78BF52" w14:textId="77777777" w:rsidR="00434213" w:rsidRDefault="00434213" w:rsidP="009D5054">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="643FD3AC" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00B504BA">
+    <w:p w14:paraId="2C746734" w14:textId="77777777" w:rsidR="00434213" w:rsidRDefault="00434213" w:rsidP="009D5054">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...25 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CD6ED2F" w14:textId="77777777" w:rsidR="00AC21A1" w:rsidRDefault="00AC21A1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1845DF57" w14:textId="77777777" w:rsidR="00AC21A1" w:rsidRDefault="00AC21A1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31C424DC" w14:textId="77777777" w:rsidR="00AC21A1" w:rsidRDefault="00AC21A1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FFEA104" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00B504BA">
+    <w:p w14:paraId="24385060" w14:textId="77777777" w:rsidR="00434213" w:rsidRDefault="00434213" w:rsidP="009D5054">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="634AF9B5" w14:textId="77777777" w:rsidR="00B504BA" w:rsidRDefault="00B504BA" w:rsidP="00B504BA">
+    <w:p w14:paraId="32053C9C" w14:textId="77777777" w:rsidR="00434213" w:rsidRDefault="00434213" w:rsidP="009D5054">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0214A04D" w14:textId="27872A03" w:rsidR="00B504BA" w:rsidRDefault="00B504BA">
+  <w:p w14:paraId="4B1901B9" w14:textId="77777777" w:rsidR="00AC21A1" w:rsidRDefault="00AC21A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01A24DEC" w14:textId="1760BFD5" w:rsidR="00C26F17" w:rsidRDefault="00C95CCF" w:rsidP="006B629C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="3375"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+    </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F16CBD3" wp14:editId="78960729">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75AC1D6D" wp14:editId="66F1D0A3">
           <wp:extent cx="1381125" cy="299686"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:docPr id="675774317" name="Picture 1" descr="A black and grey logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="675774317" name="Picture 1" descr="A black and grey logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1396156" cy="302948"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...6732 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CC86259" w14:textId="77777777" w:rsidR="00AC21A1" w:rsidRDefault="00AC21A1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C81AE9"/>
     <w:rsid w:val="00004101"/>
     <w:rsid w:val="00004757"/>
     <w:rsid w:val="00004CDC"/>
     <w:rsid w:val="0002432D"/>
     <w:rsid w:val="00025C0D"/>
     <w:rsid w:val="00030B01"/>
     <w:rsid w:val="00030B65"/>
     <w:rsid w:val="000520E6"/>
     <w:rsid w:val="0006123C"/>
+    <w:rsid w:val="000627C8"/>
     <w:rsid w:val="0006656D"/>
     <w:rsid w:val="000714FF"/>
     <w:rsid w:val="00097A72"/>
     <w:rsid w:val="000A3409"/>
     <w:rsid w:val="000B0AAD"/>
     <w:rsid w:val="000B0E78"/>
+    <w:rsid w:val="000C40D2"/>
     <w:rsid w:val="000D6AD1"/>
     <w:rsid w:val="001110BD"/>
     <w:rsid w:val="0012305D"/>
     <w:rsid w:val="00147939"/>
+    <w:rsid w:val="00163E0A"/>
     <w:rsid w:val="0016508B"/>
     <w:rsid w:val="001744AF"/>
     <w:rsid w:val="00175F5F"/>
     <w:rsid w:val="0019690C"/>
     <w:rsid w:val="00196D82"/>
     <w:rsid w:val="001A38A7"/>
     <w:rsid w:val="001A4A62"/>
+    <w:rsid w:val="001B52ED"/>
     <w:rsid w:val="001C3725"/>
     <w:rsid w:val="001C6583"/>
+    <w:rsid w:val="001C7E06"/>
     <w:rsid w:val="001D49B2"/>
     <w:rsid w:val="001E0F81"/>
+    <w:rsid w:val="001E37D0"/>
+    <w:rsid w:val="001F5070"/>
     <w:rsid w:val="001F7EFC"/>
     <w:rsid w:val="0020439A"/>
     <w:rsid w:val="00205F81"/>
     <w:rsid w:val="002105DF"/>
+    <w:rsid w:val="002118F6"/>
     <w:rsid w:val="00212544"/>
     <w:rsid w:val="00223ACF"/>
     <w:rsid w:val="00230CAE"/>
+    <w:rsid w:val="00231AF0"/>
+    <w:rsid w:val="00231D00"/>
     <w:rsid w:val="00233139"/>
     <w:rsid w:val="00246A78"/>
     <w:rsid w:val="0027285E"/>
+    <w:rsid w:val="00273841"/>
+    <w:rsid w:val="0027432F"/>
     <w:rsid w:val="00284D90"/>
     <w:rsid w:val="00293BB2"/>
     <w:rsid w:val="002A7FC9"/>
     <w:rsid w:val="002B06BC"/>
+    <w:rsid w:val="002B34FC"/>
     <w:rsid w:val="002B6120"/>
     <w:rsid w:val="002B6296"/>
+    <w:rsid w:val="002C0130"/>
     <w:rsid w:val="002C6A5C"/>
     <w:rsid w:val="002D4068"/>
     <w:rsid w:val="002E533C"/>
     <w:rsid w:val="002F2793"/>
+    <w:rsid w:val="002F66CB"/>
     <w:rsid w:val="003154A9"/>
     <w:rsid w:val="003168AE"/>
     <w:rsid w:val="00323022"/>
+    <w:rsid w:val="0034596F"/>
     <w:rsid w:val="00351537"/>
     <w:rsid w:val="00361CBF"/>
-    <w:rsid w:val="00373EC2"/>
     <w:rsid w:val="0037716D"/>
     <w:rsid w:val="00384635"/>
     <w:rsid w:val="003A2F59"/>
     <w:rsid w:val="003D2164"/>
+    <w:rsid w:val="003D3FFF"/>
     <w:rsid w:val="003D7E76"/>
     <w:rsid w:val="003E199D"/>
-    <w:rsid w:val="003E6928"/>
+    <w:rsid w:val="003F29B1"/>
     <w:rsid w:val="003F6ECE"/>
+    <w:rsid w:val="0040409B"/>
     <w:rsid w:val="0040622E"/>
     <w:rsid w:val="00422881"/>
+    <w:rsid w:val="00434213"/>
+    <w:rsid w:val="0043722D"/>
     <w:rsid w:val="004407C4"/>
     <w:rsid w:val="00445D91"/>
     <w:rsid w:val="00471ED9"/>
     <w:rsid w:val="00474CC6"/>
+    <w:rsid w:val="004771AB"/>
     <w:rsid w:val="00486282"/>
     <w:rsid w:val="004F6D0E"/>
     <w:rsid w:val="005024F8"/>
     <w:rsid w:val="00505550"/>
     <w:rsid w:val="0050682A"/>
     <w:rsid w:val="005128F8"/>
     <w:rsid w:val="0053243F"/>
     <w:rsid w:val="00543622"/>
     <w:rsid w:val="00546365"/>
     <w:rsid w:val="00546EAF"/>
+    <w:rsid w:val="0056229F"/>
     <w:rsid w:val="005946B9"/>
     <w:rsid w:val="0059764C"/>
     <w:rsid w:val="0059768B"/>
     <w:rsid w:val="005A4E01"/>
+    <w:rsid w:val="005B41F3"/>
     <w:rsid w:val="005C18AC"/>
     <w:rsid w:val="005C7110"/>
     <w:rsid w:val="005F3ECB"/>
     <w:rsid w:val="005F6A7E"/>
     <w:rsid w:val="00606148"/>
     <w:rsid w:val="00606946"/>
+    <w:rsid w:val="00610F89"/>
+    <w:rsid w:val="00611134"/>
     <w:rsid w:val="00615259"/>
     <w:rsid w:val="00626BD5"/>
     <w:rsid w:val="00632607"/>
+    <w:rsid w:val="0064767A"/>
     <w:rsid w:val="006529B6"/>
     <w:rsid w:val="0066673B"/>
+    <w:rsid w:val="00677A4B"/>
     <w:rsid w:val="006812E1"/>
     <w:rsid w:val="006861A3"/>
     <w:rsid w:val="00697CB6"/>
     <w:rsid w:val="006A59D0"/>
     <w:rsid w:val="006B1B68"/>
+    <w:rsid w:val="006B629C"/>
     <w:rsid w:val="006E1D2C"/>
     <w:rsid w:val="006F6A79"/>
+    <w:rsid w:val="007023BC"/>
+    <w:rsid w:val="00715F07"/>
     <w:rsid w:val="007219D8"/>
     <w:rsid w:val="00727129"/>
     <w:rsid w:val="0073514B"/>
     <w:rsid w:val="007432C2"/>
     <w:rsid w:val="00752B19"/>
     <w:rsid w:val="0075311F"/>
     <w:rsid w:val="00762FC3"/>
+    <w:rsid w:val="00763537"/>
     <w:rsid w:val="007744CE"/>
     <w:rsid w:val="007804AE"/>
     <w:rsid w:val="007804D0"/>
     <w:rsid w:val="0078172C"/>
     <w:rsid w:val="007C78D8"/>
+    <w:rsid w:val="007D59A7"/>
+    <w:rsid w:val="007F1164"/>
     <w:rsid w:val="00800C38"/>
     <w:rsid w:val="00842317"/>
     <w:rsid w:val="00842802"/>
     <w:rsid w:val="00843C3D"/>
     <w:rsid w:val="00865E45"/>
     <w:rsid w:val="008666D5"/>
     <w:rsid w:val="00871492"/>
     <w:rsid w:val="008776E0"/>
     <w:rsid w:val="00877C4C"/>
     <w:rsid w:val="008802F2"/>
     <w:rsid w:val="008826B6"/>
     <w:rsid w:val="008A623C"/>
+    <w:rsid w:val="008A7135"/>
     <w:rsid w:val="008D128B"/>
     <w:rsid w:val="008D38E2"/>
     <w:rsid w:val="008F45BD"/>
     <w:rsid w:val="009109B6"/>
     <w:rsid w:val="009147A6"/>
+    <w:rsid w:val="00917663"/>
     <w:rsid w:val="0092303C"/>
+    <w:rsid w:val="00924183"/>
     <w:rsid w:val="00924C92"/>
     <w:rsid w:val="00927DB7"/>
     <w:rsid w:val="00930A62"/>
     <w:rsid w:val="009314D9"/>
+    <w:rsid w:val="009448CD"/>
     <w:rsid w:val="00962B52"/>
     <w:rsid w:val="0096637E"/>
     <w:rsid w:val="00971F3A"/>
     <w:rsid w:val="00980A06"/>
     <w:rsid w:val="00987297"/>
+    <w:rsid w:val="00993D38"/>
     <w:rsid w:val="00997F7A"/>
     <w:rsid w:val="009B7EA2"/>
     <w:rsid w:val="009C0C69"/>
+    <w:rsid w:val="009C269F"/>
     <w:rsid w:val="009C7D9E"/>
     <w:rsid w:val="009D236A"/>
+    <w:rsid w:val="009D5054"/>
     <w:rsid w:val="00A16275"/>
+    <w:rsid w:val="00A20670"/>
+    <w:rsid w:val="00A25303"/>
     <w:rsid w:val="00A36425"/>
     <w:rsid w:val="00A378EA"/>
     <w:rsid w:val="00A528C8"/>
     <w:rsid w:val="00A5515F"/>
     <w:rsid w:val="00A737A8"/>
-    <w:rsid w:val="00A9258B"/>
+    <w:rsid w:val="00A83F01"/>
+    <w:rsid w:val="00AC21A1"/>
+    <w:rsid w:val="00AC5AE7"/>
     <w:rsid w:val="00AD4396"/>
     <w:rsid w:val="00AD745F"/>
     <w:rsid w:val="00AF2328"/>
-    <w:rsid w:val="00B504BA"/>
+    <w:rsid w:val="00B22FC6"/>
+    <w:rsid w:val="00B35AAE"/>
+    <w:rsid w:val="00B47FC1"/>
     <w:rsid w:val="00B50713"/>
+    <w:rsid w:val="00B528A9"/>
     <w:rsid w:val="00B57749"/>
+    <w:rsid w:val="00B703FC"/>
     <w:rsid w:val="00B711F4"/>
+    <w:rsid w:val="00B800AB"/>
     <w:rsid w:val="00B82871"/>
     <w:rsid w:val="00B838E6"/>
+    <w:rsid w:val="00B84923"/>
     <w:rsid w:val="00B905A2"/>
+    <w:rsid w:val="00B94D50"/>
     <w:rsid w:val="00B96AFB"/>
     <w:rsid w:val="00BB130F"/>
     <w:rsid w:val="00BB2F79"/>
     <w:rsid w:val="00BC0F99"/>
     <w:rsid w:val="00BC28B4"/>
+    <w:rsid w:val="00C05222"/>
     <w:rsid w:val="00C17528"/>
     <w:rsid w:val="00C23E68"/>
+    <w:rsid w:val="00C26F17"/>
     <w:rsid w:val="00C451FC"/>
     <w:rsid w:val="00C51B90"/>
     <w:rsid w:val="00C64EEA"/>
     <w:rsid w:val="00C70306"/>
+    <w:rsid w:val="00C73E70"/>
     <w:rsid w:val="00C81118"/>
     <w:rsid w:val="00C81AE9"/>
+    <w:rsid w:val="00C8445E"/>
+    <w:rsid w:val="00C95CCF"/>
     <w:rsid w:val="00CA530D"/>
+    <w:rsid w:val="00CA627D"/>
     <w:rsid w:val="00CD118F"/>
+    <w:rsid w:val="00CD3903"/>
     <w:rsid w:val="00CD6250"/>
+    <w:rsid w:val="00CE7D2F"/>
     <w:rsid w:val="00CF1BAA"/>
     <w:rsid w:val="00CF1C99"/>
     <w:rsid w:val="00CF2FD1"/>
+    <w:rsid w:val="00CF6069"/>
     <w:rsid w:val="00D036AC"/>
     <w:rsid w:val="00D1452C"/>
+    <w:rsid w:val="00D15D27"/>
     <w:rsid w:val="00D37BED"/>
     <w:rsid w:val="00D46274"/>
+    <w:rsid w:val="00D54408"/>
     <w:rsid w:val="00D64B43"/>
     <w:rsid w:val="00D66707"/>
+    <w:rsid w:val="00D700BC"/>
+    <w:rsid w:val="00D762A5"/>
+    <w:rsid w:val="00DA32B7"/>
+    <w:rsid w:val="00DA522E"/>
+    <w:rsid w:val="00DA5BB1"/>
     <w:rsid w:val="00DB19DF"/>
+    <w:rsid w:val="00DF14CA"/>
     <w:rsid w:val="00E04E3D"/>
     <w:rsid w:val="00E24F45"/>
+    <w:rsid w:val="00E35DE0"/>
     <w:rsid w:val="00E36784"/>
     <w:rsid w:val="00E51E2E"/>
     <w:rsid w:val="00E631A9"/>
+    <w:rsid w:val="00E73100"/>
     <w:rsid w:val="00E75E6A"/>
     <w:rsid w:val="00EA5DF6"/>
+    <w:rsid w:val="00EA5F5A"/>
+    <w:rsid w:val="00EB6CDD"/>
     <w:rsid w:val="00EC551D"/>
     <w:rsid w:val="00EC597D"/>
+    <w:rsid w:val="00EC5E79"/>
     <w:rsid w:val="00ED0547"/>
     <w:rsid w:val="00ED708E"/>
     <w:rsid w:val="00EE1129"/>
     <w:rsid w:val="00F057D1"/>
     <w:rsid w:val="00F20569"/>
     <w:rsid w:val="00F311EE"/>
     <w:rsid w:val="00F31F1C"/>
+    <w:rsid w:val="00F525F5"/>
+    <w:rsid w:val="00F61E59"/>
     <w:rsid w:val="00F65B4F"/>
     <w:rsid w:val="00F66D69"/>
+    <w:rsid w:val="00F744C5"/>
     <w:rsid w:val="00F92668"/>
     <w:rsid w:val="00FA2473"/>
     <w:rsid w:val="00FA2A62"/>
     <w:rsid w:val="00FA4D6C"/>
     <w:rsid w:val="00FB1924"/>
     <w:rsid w:val="00FB447F"/>
     <w:rsid w:val="00FB6214"/>
     <w:rsid w:val="00FC33E3"/>
     <w:rsid w:val="00FC6459"/>
     <w:rsid w:val="00FD4A84"/>
     <w:rsid w:val="00FD6CE1"/>
     <w:rsid w:val="00FE1908"/>
     <w:rsid w:val="00FE72A9"/>
+    <w:rsid w:val="00FF017A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="38DD1CE1"/>
@@ -10676,94 +2360,148 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C81AE9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C6583"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B504BA"/>
+    <w:rsid w:val="009D5054"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B504BA"/>
+    <w:rsid w:val="009D5054"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B504BA"/>
+    <w:rsid w:val="009D5054"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B504BA"/>
+    <w:rsid w:val="009D5054"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="103422384">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1233194282">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="137888513">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="674839193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="175199533">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="789130387">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -10800,50 +2538,77 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="378552701">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="483349914">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1796295376">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="696541317">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="721177014">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -10853,91 +2618,172 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="670987227">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="863790827">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="511723543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1132478688">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="61635691">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1144274873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="604457741">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1363165506">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="554052703">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1428387954">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="266235520">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1500657000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -11739,54 +3585,54 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2137751088">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrew.sawan@sedgwick.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrew.sawan@sedgwick.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -12073,51 +3919,59 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C4840261E0B2B4EBF5A4F42368C30AA" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a339052cb3c34035c96f7e0dd1e4ee8d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="59cd6d89-00c3-452b-9bcc-7193497f85d4" xmlns:ns3="92fd52bf-f93a-4591-b13c-804d20321cf2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="544234bd820605ee9fecc9aa5f9c03de" ns2:_="" ns3:_="">
     <xsd:import namespace="59cd6d89-00c3-452b-9bcc-7193497f85d4"/>
     <xsd:import namespace="92fd52bf-f93a-4591-b13c-804d20321cf2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -12286,112 +4140,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92fd52bf-f93a-4591-b13c-804d20321cf2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="59cd6d89-00c3-452b-9bcc-7193497f85d4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70BC72CA-E091-4A53-9067-6988C9E2A125}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5AD6835-B95E-43D7-8B4E-C904BFE56B9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15BBA97A-F8F4-44EC-A129-CC40DBF49021}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F239B523-CEC4-40B2-9833-9B807B98EE92}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D9428A3-E68C-4CA4-B9F1-29204090511D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADF7E16C-1F8D-402C-970B-160CCB91970F}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4E29732-A038-4CDC-A0A8-5E7B346BD40E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3475</Characters>
+  <Pages>3</Pages>
+  <Words>806</Words>
+  <Characters>4599</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>8</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sedgwick</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4076</CharactersWithSpaces>
+  <CharactersWithSpaces>5395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sawan, Andrew</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C4840261E0B2B4EBF5A4F42368C30AA</vt:lpwstr>
   </property>