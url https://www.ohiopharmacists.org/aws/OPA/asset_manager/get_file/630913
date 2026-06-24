--- v5 (2026-05-06)
+++ v6 (2026-06-24)
@@ -1,1408 +1,4302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45A45D78" w14:textId="77777777" w:rsidR="00715F07" w:rsidRPr="00917663" w:rsidRDefault="00715F07" w:rsidP="00917663">
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="259810AE" w14:textId="0B22C00E" w:rsidR="007C0B08" w:rsidRPr="00526400" w:rsidRDefault="007C0B08" w:rsidP="00526400">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715F07">
-        <w:rPr>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Ladder Safety at Work</w:t>
+        <w:t>OSHA Updates Its Heat Emphasis Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344DF212" w14:textId="77777777" w:rsidR="00917663" w:rsidRPr="00715F07" w:rsidRDefault="00917663" w:rsidP="00715F07">
-      <w:pPr>
+    <w:p w14:paraId="1B5F23D0" w14:textId="77777777" w:rsidR="00312751" w:rsidRDefault="00312751" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DA29BCF" w14:textId="6BCAB207" w:rsidR="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
-      <w:pPr>
+    <w:p w14:paraId="07CC791A" w14:textId="4AFE98FB" w:rsidR="007C0B08" w:rsidRPr="00526400" w:rsidRDefault="00241626" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="00E73100">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>As</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-related illnesses </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>continue to rise across the United States</w:t>
+      </w:r>
+      <w:r w:rsidR="00F36311">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Occupational Safety and Health Administration (OSHA) has taken a significant step </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD56C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to help reduce that trend </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>by updating and extending its National Emphasis Program (NEP) for Outdoor and Indoor Heat</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>Related Hazards</w:t>
+      </w:r>
+      <w:r w:rsidR="00C469AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007822E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715F07">
-[...8 lines deleted...]
-      <w:r w:rsidR="002118F6">
+      <w:r w:rsidR="00C372FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>which expired in April 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4589E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715F07">
-[...2 lines deleted...]
-      <w:r w:rsidR="002118F6">
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The revised program</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7275D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004771AB">
+      <w:r w:rsidR="00626D5F" w:rsidRPr="00626D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effective April 10, 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7275D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00626D5F" w:rsidRPr="00626D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002118F6">
-[...2 lines deleted...]
-      <w:r w:rsidR="004771AB">
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replaces the previous initiative </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD652F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will remain in force through 2031. </w:t>
+      </w:r>
+      <w:r w:rsidR="00626D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>While not a formal regulation</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0C8E" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (although OSHA is working on it)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0D1F" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002118F6">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">1053). </w:t>
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the updated Heat Emphasis Program reshapes how OSHA will conduct inspections, target industries, and evaluate employer heat</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>illness prevention efforts over the next five years</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA667F" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF85A92" w14:textId="77777777" w:rsidR="00917663" w:rsidRPr="00715F07" w:rsidRDefault="00917663" w:rsidP="00917663">
-      <w:pPr>
+    <w:p w14:paraId="2CCF3B6F" w14:textId="77777777" w:rsidR="00CA667F" w:rsidRPr="00526400" w:rsidRDefault="00CA667F" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456D6876" w14:textId="239CFA61" w:rsidR="007C0B08" w:rsidRPr="00526400" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OSHA originally launched its Heat NEP in April 2022 </w:t>
+      </w:r>
+      <w:r w:rsidR="00312751">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>as a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> response to growing evidence that excessive heat exposure—both outdoors and indoors—was leading to preventable injuries, illnesses, and fatalities. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Since that time, OSHA has conducted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>approximately 7,000 heat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>related inspections, issued dozens of General Duty Clause citations, and sent nearly 1,400 hazard alert letters to employers nationwide</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95CDC" w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB02106" w14:textId="77777777" w:rsidR="00F95CDC" w:rsidRPr="00526400" w:rsidRDefault="00F95CDC" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114D622B" w14:textId="228B610B" w:rsidR="007C0B08" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data from OSHA and the Bureau of Labor Statistics (BLS) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A69A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>covering calendar years 2022–2025 showed that heat illness remains a widespread occupational hazar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>d, prompting OSHA to conclude that a continued and more targeted enforcement approach was necessary. The revised NEP reflects lessons learned from the original program while modernizing inspection guidance and enforcement priorities</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95CDC" w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2414030E" w14:textId="77777777" w:rsidR="0061212B" w:rsidRDefault="0061212B" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC58E4B" w14:textId="2A196627" w:rsidR="0061212B" w:rsidRPr="00526400" w:rsidRDefault="0061212B" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Let’s take a look at some of the updates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9A8A52" w14:textId="77777777" w:rsidR="00F95CDC" w:rsidRPr="00526400" w:rsidRDefault="00F95CDC" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BBC34B" w14:textId="55EFC662" w:rsidR="007C0B08" w:rsidRPr="00C456D6" w:rsidRDefault="007C0B08" w:rsidP="00C456D6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715F07">
-        <w:rPr>
+      <w:r w:rsidRPr="00C456D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Common Causes of Ladder Accidents</w:t>
+        <w:t>Expanded and Rebalanced Target Industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A0645D" w14:textId="77777777" w:rsidR="00917663" w:rsidRPr="00715F07" w:rsidRDefault="00917663" w:rsidP="00917663">
-      <w:pPr>
+    <w:p w14:paraId="1E3FEC84" w14:textId="48DA4628" w:rsidR="007C0B08" w:rsidRPr="00E54A1B" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>One of the most notable changes in the updated Heat NEP is a revised list of 55 high</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>risk industries targeted for programmed OSHA inspections.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37135">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Using updated injury, illness, and enforcement data, OSHA:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37135">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15613662" w14:textId="77777777" w:rsidR="007C0B08" w:rsidRPr="00E54A1B" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Removed 46 industries from the original list</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D700A71" w14:textId="77777777" w:rsidR="007C0B08" w:rsidRPr="00E54A1B" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Retained 33 industries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4D7DC5" w14:textId="77777777" w:rsidR="007C0B08" w:rsidRPr="00E54A1B" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Added 22 new industries where heat hazards are now considered elevated</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E275B0B" w14:textId="77777777" w:rsidR="00611710" w:rsidRPr="00526400" w:rsidRDefault="00611710" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F40A56" w14:textId="5CCE654F" w:rsidR="007C0B08" w:rsidRPr="00140305" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Industries commonly affected include construction, manufacturing, agriculture, warehousing, transportation, retail operations, and restaurants—many of which experience heat exposure even in indoor settings without climate control</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2118" w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="003834A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Additionally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, OSHA emphasizes that any employer—regardless of industry—may still be inspected if there is evidence of a heat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>related hazard. The NEP does not limit enforcement authority strictly to the target list</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0C30" w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6214A5" w14:textId="77777777" w:rsidR="000F0C30" w:rsidRPr="00526400" w:rsidRDefault="000F0C30" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323D6527" w14:textId="77777777" w:rsidR="007C0B08" w:rsidRPr="003834A6" w:rsidRDefault="007C0B08" w:rsidP="003834A6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...36 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715F07">
-        <w:rPr>
+      <w:r w:rsidRPr="003834A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Choosing the Right Ladder</w:t>
+        <w:t>Heat Priority Days and Inspection Expansion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CAF83F" w14:textId="77777777" w:rsidR="00917663" w:rsidRDefault="00917663" w:rsidP="00715F07">
-      <w:pPr>
+    <w:p w14:paraId="785E4FD2" w14:textId="77777777" w:rsidR="007C0B08" w:rsidRPr="00140305" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The revised NEP formalizes OSHA’s use of “heat priority days,” defined as days when:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7E45D3D2" w14:textId="15C06989" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="001C7E06" w:rsidP="00715F07">
-      <w:pPr>
+    <w:p w14:paraId="55293681" w14:textId="1DA5C2CF" w:rsidR="007C0B08" w:rsidRPr="00140305" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...33 lines deleted...]
-      <w:r w:rsidR="00715F07" w:rsidRPr="00715F07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The heat index is forecast to reach 80°F or higher, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291CDF96" w14:textId="77777777" w:rsidR="007C0B08" w:rsidRPr="00526400" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>National Weather Service issues a heat advisory or warning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9485EC" w14:textId="77777777" w:rsidR="000F0C30" w:rsidRPr="00526400" w:rsidRDefault="000F0C30" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53BA4679" w14:textId="76BEC4E5" w:rsidR="007C0B08" w:rsidRPr="00526400" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>On these days, OSHA compliance officers are instructed to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2E66A7" w14:textId="77777777" w:rsidR="007C0B08" w:rsidRPr="00526400" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Expand the scope of any ongoing inspection if heat hazards are observed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B24CE37" w14:textId="77777777" w:rsidR="007C0B08" w:rsidRPr="00526400" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conduct </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>random, programmed heat inspections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in high</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>risk industries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E07DAA4" w14:textId="4E2CC3C6" w:rsidR="007C0B08" w:rsidRPr="00526400" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Continue outreach and compliance assistance alongside enforcement activities</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0C30" w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00993D38">
-[...54 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="57DC0C29" w14:textId="79A233D1" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00917663">
-      <w:pPr>
+    <w:p w14:paraId="33852298" w14:textId="77777777" w:rsidR="000F0C30" w:rsidRPr="00526400" w:rsidRDefault="000F0C30" w:rsidP="000F0C30">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E5B8412" w14:textId="77777777" w:rsidR="007C0B08" w:rsidRPr="00526400" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>This approach marks a more proactive and data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>driven inspection strategy than in prior years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59608476" w14:textId="77777777" w:rsidR="000F0C30" w:rsidRPr="00526400" w:rsidRDefault="000F0C30" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E66CC0" w14:textId="158CE601" w:rsidR="007C0B08" w:rsidRPr="00D7743E" w:rsidRDefault="007C0B08" w:rsidP="00D7743E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715F07">
-        <w:rPr>
+      <w:r w:rsidRPr="00D7743E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Inspecting Ladders Before Use</w:t>
+        <w:t>New Appendices: Heat Program Evaluation and Citation Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2C5A4E" w14:textId="77777777" w:rsidR="00917663" w:rsidRDefault="00917663" w:rsidP="00715F07">
-      <w:pPr>
+    <w:p w14:paraId="6CEFAE38" w14:textId="54F1CAFF" w:rsidR="00AE45D8" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Another </w:t>
+      </w:r>
+      <w:r w:rsidR="00900301">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>significant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> update is the addition </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of two reorganized appendices that standardize how OSHA evaluates employer heat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>illness prevention efforts</w:t>
+      </w:r>
+      <w:r w:rsidR="007C26E0" w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE45D8" w:rsidRPr="00AE45D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These appendices effectively provide inspectors with a checklist for assessing whether an employer has implemented heat hazard controls.  Inspectors are directed to evaluate elements such as access to water, rest and shade, acclimatization practices, training and environmental monitoring.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2FCB57E3" w14:textId="17C1D715" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
-      <w:pPr>
+    <w:p w14:paraId="6B25ACE2" w14:textId="77777777" w:rsidR="00AE45D8" w:rsidRDefault="00AE45D8" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:r w:rsidR="001B52ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE6BCCC" w14:textId="6E6C1AC2" w:rsidR="007C0B08" w:rsidRPr="00140305" w:rsidRDefault="00F43FB0" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Employers can even use</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7209B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these new appendices </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as a guide to evaluate </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7209B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> own program</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B08" w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E596AF" w14:textId="77777777" w:rsidR="007C0B08" w:rsidRPr="00140305" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Appendix I – Evaluation of a Heat Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD27060" w14:textId="77777777" w:rsidR="007C0B08" w:rsidRPr="00140305" w:rsidRDefault="007C0B08" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00140305">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Appendix J – Citation Guidance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2070D208" w14:textId="77777777" w:rsidR="007C26E0" w:rsidRDefault="007C26E0" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E414B34" w14:textId="243FC32E" w:rsidR="00281419" w:rsidRDefault="00925EB7" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As you can see, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OSHA’s updated Heat Emphasis Program continues to be a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00925EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00925EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>term commitment to heat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00925EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>hazard enforcement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9741A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37135">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>identifies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a growing recognition that heat poses a serious occupational risk.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00D54408">
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> By extending the program through 2031 and formalizing inspection guidance, OSHA has signaled that heat illness prevention will remain a top priorit</w:t>
+      </w:r>
+      <w:r w:rsidR="00312751">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>y for years to come</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001E37D0">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="26F774E3" w14:textId="77777777" w:rsidR="00715F07" w:rsidRPr="00715F07" w:rsidRDefault="00715F07" w:rsidP="00917663">
-      <w:pPr>
+    <w:p w14:paraId="6383AB2C" w14:textId="77777777" w:rsidR="00C469AF" w:rsidRDefault="00C469AF" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="038E57C6" w14:textId="77777777" w:rsidR="00917663" w:rsidRDefault="00917663" w:rsidP="00715F07">
-[...424 lines deleted...]
-    <w:p w14:paraId="31C3013A" w14:textId="77777777" w:rsidR="00917663" w:rsidRPr="003605EE" w:rsidRDefault="00917663" w:rsidP="00917663">
+    <w:p w14:paraId="7EB6B56F" w14:textId="1E7E7ED6" w:rsidR="00C469AF" w:rsidRDefault="00C469AF" w:rsidP="007C0B08">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="003605EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To see the entire National Emphasis Program on Outdoor and Indoor Heat-Related Hazards, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00241CAE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.osha.gov/sites/default/files/enforcement/directives/CPL_03-00-024_0.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE8359C" w14:textId="394B0666" w:rsidR="00C24017" w:rsidRDefault="00925EB7" w:rsidP="007C0B08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If you would like to know more about Sedgwick’s safety services or would like to schedule a confidential consultation, please contact Andy Sawan at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00526400">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>andrew.sawan@sedgwick.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003605EE">
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> or 330-819-4728.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F28B5EE" w14:textId="77777777" w:rsidR="00715F07" w:rsidRDefault="00715F07" w:rsidP="00715F07">
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="00C24017">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F78BF52" w14:textId="77777777" w:rsidR="00434213" w:rsidRDefault="00434213" w:rsidP="009D5054">
+    <w:p w14:paraId="4A24BF4A" w14:textId="77777777" w:rsidR="00B22403" w:rsidRDefault="00B22403" w:rsidP="009D5054">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C746734" w14:textId="77777777" w:rsidR="00434213" w:rsidRDefault="00434213" w:rsidP="009D5054">
+    <w:p w14:paraId="5BDB94E9" w14:textId="77777777" w:rsidR="00B22403" w:rsidRDefault="00B22403" w:rsidP="009D5054">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24385060" w14:textId="77777777" w:rsidR="00434213" w:rsidRDefault="00434213" w:rsidP="009D5054">
+    <w:p w14:paraId="36997A43" w14:textId="77777777" w:rsidR="00B22403" w:rsidRDefault="00B22403" w:rsidP="009D5054">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32053C9C" w14:textId="77777777" w:rsidR="00434213" w:rsidRDefault="00434213" w:rsidP="009D5054">
+    <w:p w14:paraId="0887FA26" w14:textId="77777777" w:rsidR="00B22403" w:rsidRDefault="00B22403" w:rsidP="009D5054">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B1901B9" w14:textId="77777777" w:rsidR="00AC21A1" w:rsidRDefault="00AC21A1">
+  <w:p w14:paraId="4FC93ADA" w14:textId="2B7DCFF7" w:rsidR="002E0852" w:rsidRDefault="002E0852" w:rsidP="002E0852">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...13 lines deleted...]
-      </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:tab/>
-[...1 lines deleted...]
-    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75AC1D6D" wp14:editId="66F1D0A3">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="149FFBAB" wp14:editId="588686CB">
           <wp:extent cx="1381125" cy="299686"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:docPr id="675774317" name="Picture 1" descr="A black and grey logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="675774317" name="Picture 1" descr="A black and grey logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1396156" cy="302948"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</w:hdr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01BA718C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A19EC95A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A4102BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B66277C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="153D774C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DB7A8B08"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A142358"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="300A694A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C6623D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BF022376"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="211E280B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B316E278"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D511864"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA1498C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E2C5346"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FAC4F782"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41E95AA9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AC6A0676"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="468233F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1A60586E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="471C2F61"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B6961500"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52FC4534"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="37CAB892"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="637D03A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3DA2EBDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73D8698E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70FAA68C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78007705"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B73877CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A7C45B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BA26D572"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F2872D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0AA48364"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2128888404">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="756437387">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1543398597">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1663971080">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="536159998">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1948151466">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1984658603">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="102961139">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="727460995">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="959335284">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2116512320">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="163860448">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="979501859">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="510409948">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1489206922">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2036300540">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1115902729">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C81AE9"/>
     <w:rsid w:val="00004101"/>
     <w:rsid w:val="00004757"/>
     <w:rsid w:val="00004CDC"/>
     <w:rsid w:val="0002432D"/>
     <w:rsid w:val="00025C0D"/>
     <w:rsid w:val="00030B01"/>
     <w:rsid w:val="00030B65"/>
     <w:rsid w:val="000520E6"/>
     <w:rsid w:val="0006123C"/>
     <w:rsid w:val="000627C8"/>
     <w:rsid w:val="0006656D"/>
     <w:rsid w:val="000714FF"/>
+    <w:rsid w:val="00081EA8"/>
     <w:rsid w:val="00097A72"/>
     <w:rsid w:val="000A3409"/>
     <w:rsid w:val="000B0AAD"/>
     <w:rsid w:val="000B0E78"/>
     <w:rsid w:val="000C40D2"/>
     <w:rsid w:val="000D6AD1"/>
+    <w:rsid w:val="000F0C30"/>
+    <w:rsid w:val="000F0C8E"/>
     <w:rsid w:val="001110BD"/>
     <w:rsid w:val="0012305D"/>
+    <w:rsid w:val="00130C61"/>
+    <w:rsid w:val="00140305"/>
     <w:rsid w:val="00147939"/>
-    <w:rsid w:val="00163E0A"/>
     <w:rsid w:val="0016508B"/>
     <w:rsid w:val="001744AF"/>
     <w:rsid w:val="00175F5F"/>
     <w:rsid w:val="0019690C"/>
     <w:rsid w:val="00196D82"/>
     <w:rsid w:val="001A38A7"/>
     <w:rsid w:val="001A4A62"/>
     <w:rsid w:val="001B52ED"/>
+    <w:rsid w:val="001C0D1F"/>
     <w:rsid w:val="001C3725"/>
     <w:rsid w:val="001C6583"/>
     <w:rsid w:val="001C7E06"/>
     <w:rsid w:val="001D49B2"/>
     <w:rsid w:val="001E0F81"/>
     <w:rsid w:val="001E37D0"/>
     <w:rsid w:val="001F5070"/>
     <w:rsid w:val="001F7EFC"/>
     <w:rsid w:val="0020439A"/>
     <w:rsid w:val="00205F81"/>
     <w:rsid w:val="002105DF"/>
     <w:rsid w:val="002118F6"/>
+    <w:rsid w:val="00211D94"/>
     <w:rsid w:val="00212544"/>
     <w:rsid w:val="00223ACF"/>
     <w:rsid w:val="00230CAE"/>
     <w:rsid w:val="00231AF0"/>
     <w:rsid w:val="00231D00"/>
     <w:rsid w:val="00233139"/>
+    <w:rsid w:val="00241626"/>
     <w:rsid w:val="00246A78"/>
     <w:rsid w:val="0027285E"/>
     <w:rsid w:val="00273841"/>
     <w:rsid w:val="0027432F"/>
+    <w:rsid w:val="00281419"/>
     <w:rsid w:val="00284D90"/>
     <w:rsid w:val="00293BB2"/>
     <w:rsid w:val="002A7FC9"/>
     <w:rsid w:val="002B06BC"/>
     <w:rsid w:val="002B34FC"/>
     <w:rsid w:val="002B6120"/>
     <w:rsid w:val="002B6296"/>
     <w:rsid w:val="002C0130"/>
     <w:rsid w:val="002C6A5C"/>
     <w:rsid w:val="002D4068"/>
+    <w:rsid w:val="002E0852"/>
+    <w:rsid w:val="002E511E"/>
     <w:rsid w:val="002E533C"/>
     <w:rsid w:val="002F2793"/>
     <w:rsid w:val="002F66CB"/>
+    <w:rsid w:val="00312751"/>
     <w:rsid w:val="003154A9"/>
     <w:rsid w:val="003168AE"/>
     <w:rsid w:val="00323022"/>
+    <w:rsid w:val="00341312"/>
     <w:rsid w:val="0034596F"/>
+    <w:rsid w:val="003472A7"/>
     <w:rsid w:val="00351537"/>
     <w:rsid w:val="00361CBF"/>
     <w:rsid w:val="0037716D"/>
+    <w:rsid w:val="00381F62"/>
+    <w:rsid w:val="003834A6"/>
     <w:rsid w:val="00384635"/>
+    <w:rsid w:val="00385145"/>
     <w:rsid w:val="003A2F59"/>
+    <w:rsid w:val="003B61A6"/>
     <w:rsid w:val="003D2164"/>
     <w:rsid w:val="003D3FFF"/>
     <w:rsid w:val="003D7E76"/>
     <w:rsid w:val="003E199D"/>
     <w:rsid w:val="003F29B1"/>
     <w:rsid w:val="003F6ECE"/>
+    <w:rsid w:val="00400233"/>
     <w:rsid w:val="0040409B"/>
     <w:rsid w:val="0040622E"/>
+    <w:rsid w:val="00407045"/>
     <w:rsid w:val="00422881"/>
-    <w:rsid w:val="00434213"/>
     <w:rsid w:val="0043722D"/>
     <w:rsid w:val="004407C4"/>
+    <w:rsid w:val="004451A2"/>
     <w:rsid w:val="00445D91"/>
+    <w:rsid w:val="00470FEC"/>
     <w:rsid w:val="00471ED9"/>
     <w:rsid w:val="00474CC6"/>
     <w:rsid w:val="004771AB"/>
     <w:rsid w:val="00486282"/>
     <w:rsid w:val="004F6D0E"/>
     <w:rsid w:val="005024F8"/>
     <w:rsid w:val="00505550"/>
     <w:rsid w:val="0050682A"/>
     <w:rsid w:val="005128F8"/>
+    <w:rsid w:val="00526400"/>
     <w:rsid w:val="0053243F"/>
     <w:rsid w:val="00543622"/>
     <w:rsid w:val="00546365"/>
     <w:rsid w:val="00546EAF"/>
     <w:rsid w:val="0056229F"/>
+    <w:rsid w:val="00563770"/>
     <w:rsid w:val="005946B9"/>
     <w:rsid w:val="0059764C"/>
     <w:rsid w:val="0059768B"/>
     <w:rsid w:val="005A4E01"/>
     <w:rsid w:val="005B41F3"/>
     <w:rsid w:val="005C18AC"/>
     <w:rsid w:val="005C7110"/>
+    <w:rsid w:val="005E0E99"/>
     <w:rsid w:val="005F3ECB"/>
     <w:rsid w:val="005F6A7E"/>
     <w:rsid w:val="00606148"/>
     <w:rsid w:val="00606946"/>
     <w:rsid w:val="00610F89"/>
     <w:rsid w:val="00611134"/>
+    <w:rsid w:val="00611710"/>
+    <w:rsid w:val="0061212B"/>
     <w:rsid w:val="00615259"/>
     <w:rsid w:val="00626BD5"/>
+    <w:rsid w:val="00626D5F"/>
     <w:rsid w:val="00632607"/>
     <w:rsid w:val="0064767A"/>
     <w:rsid w:val="006529B6"/>
+    <w:rsid w:val="00662307"/>
     <w:rsid w:val="0066673B"/>
     <w:rsid w:val="00677A4B"/>
     <w:rsid w:val="006812E1"/>
     <w:rsid w:val="006861A3"/>
     <w:rsid w:val="00697CB6"/>
     <w:rsid w:val="006A59D0"/>
     <w:rsid w:val="006B1B68"/>
-    <w:rsid w:val="006B629C"/>
     <w:rsid w:val="006E1D2C"/>
     <w:rsid w:val="006F6A79"/>
     <w:rsid w:val="007023BC"/>
+    <w:rsid w:val="007149E1"/>
     <w:rsid w:val="00715F07"/>
     <w:rsid w:val="007219D8"/>
     <w:rsid w:val="00727129"/>
     <w:rsid w:val="0073514B"/>
     <w:rsid w:val="007432C2"/>
     <w:rsid w:val="00752B19"/>
     <w:rsid w:val="0075311F"/>
     <w:rsid w:val="00762FC3"/>
     <w:rsid w:val="00763537"/>
     <w:rsid w:val="007744CE"/>
     <w:rsid w:val="007804AE"/>
     <w:rsid w:val="007804D0"/>
     <w:rsid w:val="0078172C"/>
+    <w:rsid w:val="007822E3"/>
+    <w:rsid w:val="007C0B08"/>
+    <w:rsid w:val="007C26E0"/>
     <w:rsid w:val="007C78D8"/>
     <w:rsid w:val="007D59A7"/>
     <w:rsid w:val="007F1164"/>
     <w:rsid w:val="00800C38"/>
     <w:rsid w:val="00842317"/>
     <w:rsid w:val="00842802"/>
     <w:rsid w:val="00843C3D"/>
     <w:rsid w:val="00865E45"/>
     <w:rsid w:val="008666D5"/>
     <w:rsid w:val="00871492"/>
     <w:rsid w:val="008776E0"/>
     <w:rsid w:val="00877C4C"/>
     <w:rsid w:val="008802F2"/>
     <w:rsid w:val="008826B6"/>
     <w:rsid w:val="008A623C"/>
+    <w:rsid w:val="008A69A9"/>
     <w:rsid w:val="008A7135"/>
     <w:rsid w:val="008D128B"/>
     <w:rsid w:val="008D38E2"/>
     <w:rsid w:val="008F45BD"/>
+    <w:rsid w:val="00900301"/>
     <w:rsid w:val="009109B6"/>
     <w:rsid w:val="009147A6"/>
+    <w:rsid w:val="00914888"/>
     <w:rsid w:val="00917663"/>
     <w:rsid w:val="0092303C"/>
     <w:rsid w:val="00924183"/>
     <w:rsid w:val="00924C92"/>
+    <w:rsid w:val="00925EB7"/>
     <w:rsid w:val="00927DB7"/>
     <w:rsid w:val="00930A62"/>
     <w:rsid w:val="009314D9"/>
     <w:rsid w:val="009448CD"/>
     <w:rsid w:val="00962B52"/>
     <w:rsid w:val="0096637E"/>
     <w:rsid w:val="00971F3A"/>
     <w:rsid w:val="00980A06"/>
     <w:rsid w:val="00987297"/>
     <w:rsid w:val="00993D38"/>
     <w:rsid w:val="00997F7A"/>
     <w:rsid w:val="009B7EA2"/>
     <w:rsid w:val="009C0C69"/>
     <w:rsid w:val="009C269F"/>
     <w:rsid w:val="009C7D9E"/>
     <w:rsid w:val="009D236A"/>
     <w:rsid w:val="009D5054"/>
     <w:rsid w:val="00A16275"/>
     <w:rsid w:val="00A20670"/>
     <w:rsid w:val="00A25303"/>
     <w:rsid w:val="00A36425"/>
     <w:rsid w:val="00A378EA"/>
     <w:rsid w:val="00A528C8"/>
+    <w:rsid w:val="00A53F39"/>
     <w:rsid w:val="00A5515F"/>
+    <w:rsid w:val="00A7275D"/>
     <w:rsid w:val="00A737A8"/>
     <w:rsid w:val="00A83F01"/>
-    <w:rsid w:val="00AC21A1"/>
     <w:rsid w:val="00AC5AE7"/>
+    <w:rsid w:val="00AD2FD4"/>
     <w:rsid w:val="00AD4396"/>
     <w:rsid w:val="00AD745F"/>
+    <w:rsid w:val="00AE45D8"/>
     <w:rsid w:val="00AF2328"/>
+    <w:rsid w:val="00B22403"/>
     <w:rsid w:val="00B22FC6"/>
     <w:rsid w:val="00B35AAE"/>
     <w:rsid w:val="00B47FC1"/>
     <w:rsid w:val="00B50713"/>
     <w:rsid w:val="00B528A9"/>
     <w:rsid w:val="00B57749"/>
     <w:rsid w:val="00B703FC"/>
     <w:rsid w:val="00B711F4"/>
     <w:rsid w:val="00B800AB"/>
     <w:rsid w:val="00B82871"/>
     <w:rsid w:val="00B838E6"/>
     <w:rsid w:val="00B84923"/>
     <w:rsid w:val="00B905A2"/>
     <w:rsid w:val="00B94D50"/>
     <w:rsid w:val="00B96AFB"/>
+    <w:rsid w:val="00B9741A"/>
     <w:rsid w:val="00BB130F"/>
     <w:rsid w:val="00BB2F79"/>
     <w:rsid w:val="00BC0F99"/>
     <w:rsid w:val="00BC28B4"/>
+    <w:rsid w:val="00BD652F"/>
     <w:rsid w:val="00C05222"/>
     <w:rsid w:val="00C17528"/>
     <w:rsid w:val="00C23E68"/>
-    <w:rsid w:val="00C26F17"/>
+    <w:rsid w:val="00C24017"/>
+    <w:rsid w:val="00C372FC"/>
     <w:rsid w:val="00C451FC"/>
+    <w:rsid w:val="00C456D6"/>
+    <w:rsid w:val="00C469AF"/>
     <w:rsid w:val="00C51B90"/>
+    <w:rsid w:val="00C60EC1"/>
     <w:rsid w:val="00C64EEA"/>
     <w:rsid w:val="00C70306"/>
     <w:rsid w:val="00C73E70"/>
     <w:rsid w:val="00C81118"/>
     <w:rsid w:val="00C81AE9"/>
     <w:rsid w:val="00C8445E"/>
-    <w:rsid w:val="00C95CCF"/>
+    <w:rsid w:val="00CA439F"/>
     <w:rsid w:val="00CA530D"/>
     <w:rsid w:val="00CA627D"/>
+    <w:rsid w:val="00CA667F"/>
+    <w:rsid w:val="00CB1A39"/>
+    <w:rsid w:val="00CB1F30"/>
     <w:rsid w:val="00CD118F"/>
     <w:rsid w:val="00CD3903"/>
     <w:rsid w:val="00CD6250"/>
     <w:rsid w:val="00CE7D2F"/>
     <w:rsid w:val="00CF1BAA"/>
     <w:rsid w:val="00CF1C99"/>
     <w:rsid w:val="00CF2FD1"/>
+    <w:rsid w:val="00CF3B54"/>
     <w:rsid w:val="00CF6069"/>
     <w:rsid w:val="00D036AC"/>
     <w:rsid w:val="00D1452C"/>
     <w:rsid w:val="00D15D27"/>
     <w:rsid w:val="00D37BED"/>
+    <w:rsid w:val="00D4589E"/>
     <w:rsid w:val="00D46274"/>
     <w:rsid w:val="00D54408"/>
     <w:rsid w:val="00D64B43"/>
+    <w:rsid w:val="00D65920"/>
     <w:rsid w:val="00D66707"/>
     <w:rsid w:val="00D700BC"/>
+    <w:rsid w:val="00D7209B"/>
     <w:rsid w:val="00D762A5"/>
+    <w:rsid w:val="00D7743E"/>
+    <w:rsid w:val="00D875D2"/>
+    <w:rsid w:val="00D970AE"/>
     <w:rsid w:val="00DA32B7"/>
     <w:rsid w:val="00DA522E"/>
     <w:rsid w:val="00DA5BB1"/>
     <w:rsid w:val="00DB19DF"/>
+    <w:rsid w:val="00DD56C3"/>
     <w:rsid w:val="00DF14CA"/>
     <w:rsid w:val="00E04E3D"/>
     <w:rsid w:val="00E24F45"/>
     <w:rsid w:val="00E35DE0"/>
     <w:rsid w:val="00E36784"/>
     <w:rsid w:val="00E51E2E"/>
+    <w:rsid w:val="00E54A1B"/>
     <w:rsid w:val="00E631A9"/>
     <w:rsid w:val="00E73100"/>
+    <w:rsid w:val="00E7377A"/>
     <w:rsid w:val="00E75E6A"/>
     <w:rsid w:val="00EA5DF6"/>
     <w:rsid w:val="00EA5F5A"/>
     <w:rsid w:val="00EB6CDD"/>
+    <w:rsid w:val="00EC50FA"/>
     <w:rsid w:val="00EC551D"/>
     <w:rsid w:val="00EC597D"/>
     <w:rsid w:val="00EC5E79"/>
     <w:rsid w:val="00ED0547"/>
     <w:rsid w:val="00ED708E"/>
     <w:rsid w:val="00EE1129"/>
+    <w:rsid w:val="00EF2118"/>
     <w:rsid w:val="00F057D1"/>
     <w:rsid w:val="00F20569"/>
     <w:rsid w:val="00F311EE"/>
     <w:rsid w:val="00F31F1C"/>
+    <w:rsid w:val="00F36311"/>
+    <w:rsid w:val="00F37135"/>
+    <w:rsid w:val="00F43FB0"/>
     <w:rsid w:val="00F525F5"/>
     <w:rsid w:val="00F61E59"/>
     <w:rsid w:val="00F65B4F"/>
     <w:rsid w:val="00F66D69"/>
     <w:rsid w:val="00F744C5"/>
     <w:rsid w:val="00F92668"/>
+    <w:rsid w:val="00F95CDC"/>
     <w:rsid w:val="00FA2473"/>
     <w:rsid w:val="00FA2A62"/>
     <w:rsid w:val="00FA4D6C"/>
     <w:rsid w:val="00FB1924"/>
     <w:rsid w:val="00FB447F"/>
     <w:rsid w:val="00FB6214"/>
     <w:rsid w:val="00FC33E3"/>
     <w:rsid w:val="00FC6459"/>
     <w:rsid w:val="00FD4A84"/>
     <w:rsid w:val="00FD6CE1"/>
     <w:rsid w:val="00FE1908"/>
     <w:rsid w:val="00FE72A9"/>
     <w:rsid w:val="00FF017A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2431,50 +5325,92 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1233194282">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="130635755">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="937104746">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1436242424">
+              <w:blockQuote w:val="1"/>
+              <w:marLeft w:val="720"/>
+              <w:marRight w:val="720"/>
+              <w:marTop w:val="100"/>
+              <w:marBottom w:val="100"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="137888513">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="674839193">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -2645,50 +5581,77 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="511723543">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1084915174">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="611479378">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1132478688">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="61635691">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -2780,50 +5743,92 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="628509050">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1537086360">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1072236096">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="325597075">
+              <w:blockQuote w:val="1"/>
+              <w:marLeft w:val="720"/>
+              <w:marRight w:val="720"/>
+              <w:marTop w:val="100"/>
+              <w:marBottom w:val="100"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1558281094">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1722945447">
           <w:marLeft w:val="576"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="214"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -2845,50 +5850,77 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="214"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1621953063">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2030446987">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1674140274">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1230118923">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1698432897">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -3585,54 +6617,54 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2137751088">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrew.sawan@sedgwick.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/sites/default/files/enforcement/directives/CPL_03-00-024_0.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrew.sawan@sedgwick.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -4169,91 +7201,91 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92fd52bf-f93a-4591-b13c-804d20321cf2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="59cd6d89-00c3-452b-9bcc-7193497f85d4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5AD6835-B95E-43D7-8B4E-C904BFE56B9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F239B523-CEC4-40B2-9833-9B807B98EE92}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FAA83C1-4D0A-4C6C-B61A-B76AA0503643}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADF7E16C-1F8D-402C-970B-160CCB91970F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34D1EC92-59B4-443F-B203-2DF7DABB3DA1}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4E29732-A038-4CDC-A0A8-5E7B346BD40E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{665980B6-C907-4D60-838B-1EBFDBD95643}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4599</Characters>
+  <Pages>2</Pages>
+  <Words>681</Words>
+  <Characters>3887</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sedgwick</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5395</CharactersWithSpaces>
+  <CharactersWithSpaces>4559</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sawan, Andrew</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C4840261E0B2B4EBF5A4F42368C30AA</vt:lpwstr>
   </property>